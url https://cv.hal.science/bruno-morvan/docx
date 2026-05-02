--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -585,832 +585,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a frequency-preserving and time-invariant metamaterial-based nonlinear acoustic diode</w:t>
+                <w:t xml:space="preserve">Tunable phononic structures using Lamb waves in a piezoceramic plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S Gliozzi</w:t>
+                <w:t xml:space="preserve">N. Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Miniaci</w:t>
+                <w:t xml:space="preserve">F.-H. Chikh-Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O Krushynska</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44843-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314016v1</w:t>
+                <w:t xml:space="preserve">hal-02314007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric phononic plates: retrieving the frequency band structure via all-electric experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proof of concept of a frequency-preserving and time-invariant metamaterial-based nonlinear acoustic diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S Gliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Chikh-Bled</w:t>
+                <w:t xml:space="preserve">A. O Krushynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kherraz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Scalerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (11), pp.115046. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.9560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab4aac⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44843-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345928v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable phononic structures using Lamb waves in a piezoceramic plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric phononic plates: retrieving the frequency band structure via all-electric experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chikh-Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (9), </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.115046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab4aac⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314007v1</w:t>
+                <w:t xml:space="preserve">hal-02345928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Topologically Protected Helical Edge Modes in Patterned Elastic Plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of a Large Low-Frequency Band Gap in a Polymer Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. k. Pal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Matteo Mazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruzzene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maciej Radzieński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031074⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923880v1</w:t>
+                <w:t xml:space="preserve">hal-01917981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Experimental Observation of Topologically Protected Helical Edge Modes in Patterned Elastic Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">R. k. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">M. Ruzzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.031074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741376v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of a Large Low-Frequency Band Gap in a Polymer Waveguide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Miniaci</w:t>
+                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Mazzotti</w:t>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Radzieński</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Kudela</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.8. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917981v1</w:t>
+                <w:t xml:space="preserve">hal-01741376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of Concept for an Ultrasensitive Technique to Detect and Localize Sources of Elastic Nonlinearity Using Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio S. Gliozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,51 +1539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,103 +1760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Bragg gaps induced by electric boundary conditions in phononic piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.093503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2014,295 +2014,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of a piezoelectric plate connected to a negative capacitance at MHz frequencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-mode coupling of symmetric and antisymmetric lamb waves in plates with finite corrugations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/11/115032⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (3), pp.524 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313864v1</w:t>
+                <w:t xml:space="preserve">hal-01937760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-mode coupling of symmetric and antisymmetric lamb waves in plates with finite corrugations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Asfar</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of a piezoelectric plate connected to a negative capacitance at MHz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (3), pp.524 - 530. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (11), pp.115032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/11/115032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937760v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-directional source of longitudinal acoustic waves based on a two-dimensional solid/solid phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,502 +2386,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple-scale perturbation approach to mode coupling in periodic plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Asfar</w:t>
+                <w:t xml:space="preserve">Analysis of signals propagating in a phononic crystal PZT layer deposited on a silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hawwa</w:t>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (2), pp.395-401. </w:t>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.2607 - 2614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109271v1</w:t>
+                <w:t xml:space="preserve">hal-01672104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of evanescent waves in the mini stopband of a 1D phononic crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A multiple-scale perturbation approach to mode coupling in periodic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hawwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112558v1</w:t>
+                <w:t xml:space="preserve">hal-02109271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of signals propagating in a phononic crystal PZT layer deposited on a silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of evanescent waves in the mini stopband of a 1D phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of zero-angle refraction and acoustic wave-phase control in a two-dimensional solid/solid phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Swinteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (13), pp.134305. </w:t>
@@ -2932,90 +2932,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of elastic waves transmitted through a 2D phononic crystal exhibiting negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58, pp.178-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3049,77 +3049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refraction of elastic waves in 2D phononic crystals : contribution of resonant transmissions to the construction of the image of a point source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,77 +3209,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.054301-1-5. </w:t>
@@ -3369,51 +3369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t>
@@ -3451,103 +3451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of the negative refraction of a transverse elastic wave in a two-dimensional solid phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.101905-1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3575,811 +3575,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Attenuation of lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+                <w:t xml:space="preserve">J.-L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42, pp.513-517. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (9), pp.1960-1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2009.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469051v1</w:t>
+                <w:t xml:space="preserve">hal-02112562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (9), pp.1960-1967. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 56 (9), pp.523-526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112562v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.513-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2009.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of Lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 128, pp.227-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-89105-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Numerical analysis of negative refraction of transverse waves in an elastic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Depollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.064906-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2978379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322971v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of negative refraction of transverse waves in an elastic material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Lamb wave attenuation in a rough plate. II. Analytical and numerical results in a fluid plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Ekeom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104, pp.064906-1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2978379⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 104 (7), pp.074909-1 : 074909-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2979851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356649v1</w:t>
+                <w:t xml:space="preserve">hal-00322971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave attenuation in a rough plate. I. Analytical and experimental results in an anisotropic plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4388,586 +4376,586 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (7), pp.074908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2979850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon phenomenon in the interaction of guided ultrasonic waves with a surface grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.012104-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic guided waves on a periodical grating : coupled modes in the first Brillouin zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (11), pp.114906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2737348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.1359-1363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in a plate with a periodic grating : interpretation by phonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118, pp.2234-2239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4977,297 +4965,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un dispositif expérimental pour la mesure acoustique du transport sédimentaire par charriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Rineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Hugues Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Benard</w:t>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’humidité de l’air sur les propriétés acoustiques de milieux poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guianvarc'H</w:t>
+                <w:t xml:space="preserve">Mohammad Morovati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Morovati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Gaëlle Poignand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chevillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a low-frequency underwater metamaterial absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sichao Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5289,5571 +5277,5571 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the dispersion properties of guided waves in piezoelectric phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Chikh-Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Chikh-Bled</w:t>
+                <w:t xml:space="preserve">Kamel Mekrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Mekrache</w:t>
+                <w:t xml:space="preserve">Reveka Sainidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1159-1159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reveka Sainidou</w:t>
+                <w:t xml:space="preserve">Study of an hybridization gap in a one dimensional piezoelectric phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Tinel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ICU International Congress on Ultrasonics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165627v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Phononic Crystal Constituted of Piezoelectric Layers Using Electrical Impedance Measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
+                <w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reveka Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics, Metz, France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875669v1</w:t>
+                <w:t xml:space="preserve">hal-03165627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an hybridization gap in a one dimensional piezoelectric phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
+                <w:t xml:space="preserve">Analysis of a Phononic Crystal Constituted of Piezoelectric Layers Using Electrical Impedance Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Mansoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICU International Congress on Ultrasonics 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.154⟩</w:t>
+              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics, Metz, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.283-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300132v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du phénomène d'auto-collimation d'une source cylindrique ultrasonore insérée dans un cristal phononique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
+                <w:t xml:space="preserve">Gap d'hybridation dans un cristal phononique 1D constitué de matériaux piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Rembert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, 2014, Poitiers, France. pp.Session APUS1 : Acoustique Ultrasonore, CFA2014/71, 1256-1261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978396v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap d'hybridation dans un cristal phononique 1D constitué de matériaux piézoélectriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du phénomène d'auto-collimation d'une source cylindrique ultrasonore insérée dans un cristal phononique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sainidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Poitiers, France. pp.Session APUS1 : Acoustique Ultrasonore, CFA2014/71, 1256-1261</w:t>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978389v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of a piezoelectric phononic crystal using electrical impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple-scales perturbation approach to mode coupling in periodic plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Asfar</w:t>
+                <w:t xml:space="preserve">Negative refraction of waves in an elastic phononic crystal matching density and index of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hawwa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810801v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of waves in an elastic phononic crystal matching density and index of water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiple-scales perturbation approach to mode coupling in periodic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Asfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hawwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797224v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative des ondes longitudinales dans un cristal phononique élastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental negative refraction of longitudinal waves in an elastic phononic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">10th Anglo-French Physical Acoustics Conference, AFPAC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807121v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of elastic super-lenses made of phononic crystals for ultrasonic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1316-1319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799669v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental exploration of imaging properties of a two-dimensional flat lens made of phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Clezio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.2491-2494, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of phononic crystals to filtering and to the negative refraction of elastic waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.J. Olympio</w:t>
+                <w:t xml:space="preserve">Development of elastic super-lenses made of phononic crystals for ultrasonic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US Navy International Workshop on Acoustic Transduction Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, State College, PA, United States</w:t>
+              <w:t xml:space="preserve">6th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.987-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807112v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Application of phononic crystals to filtering and to the negative refraction of elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">US Navy International Workshop on Acoustic Transduction Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, State College, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799671v1</w:t>
+                <w:t xml:space="preserve">hal-00807112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction d'une onde longitudinale à travers un cristal phononique solide immergé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Réfraction négative des ondes longitudinales dans un cristal phononique élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807115v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental negative refraction of longitudinal waves in an elastic phononic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réfraction d'une onde longitudinale à travers un cristal phononique solide immergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Anglo-French Physical Acoustics Conference, AFPAC'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574513v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800837v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rhéologique de divers collages ; interprétation des résultats expérimentaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, CA, United States. pp.523-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534652v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573560v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia. pp.633-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808170v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Caractérisation rhéologique de divers collages ; interprétation des résultats expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakhia Lakhliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572206v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia. pp.633-637</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800840v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572205v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550536v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the elastic waves at the exit of a phononic crystal in the case of negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference of the GDR 2501 Research on Ultrasound Propagation for NDT jointly with the 10th Anglo-French Physical Acoustics Conference, GDR-AFPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lake District, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572202v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550550v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of evanescent ultrasonic waves in a band gap of a 1D phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Méta-matériaux acoustiques gauchers et imagerie ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474072v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-matériaux acoustiques gauchers et imagerie ultrasonore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterization of evanescent ultrasonic waves in a band gap of a 1D phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Italy. pp.1024-1027, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574844v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negatively refracted transverse waves : study of the ultrasonic field at the exit of an elastic phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.1126-1129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des ondes de Lamb et ondes évanescentes dans un réseau phononique à une dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of stop-band filters using PZT layer on silicon substrate phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refraction of transverse waves in an elastic phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, China. pp.253-256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a suitable PML for an harmonic study of a finite 1D phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of band-stop filters using PZT layer on silicon substrate phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.620-623, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t>
+              <w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187845v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147504v1</w:t>
+                <w:t xml:space="preserve">hal-00079388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Leduc</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.131-134</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140158v1</w:t>
+                <w:t xml:space="preserve">hal-03187845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079388v1</w:t>
+                <w:t xml:space="preserve">hal-00147504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.131-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bruneau</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-00136249v1</w:t>
+                <w:t xml:space="preserve">hal-00140158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Gien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10878,319 +10866,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface, with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 World Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11199,718 +11187,718 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb Waves in a plate with a periodic grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Anglo-French Physical Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes de Lamb dans une plaque comportant une interface striée avec plusieurs périodicités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.1280-1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une rugosité par ondes de Lamb : apports numériques et expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GDR Ondes - Modèles de propagation en acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11919,226 +11907,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12148,91 +12136,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12244,51 +12232,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12298,105 +12286,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rugosité aléatoire aux structures périodiques : étude de la propagation d'ondes ultrasonores en milieux inhomogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Havre, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00560978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12543,51 +12531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05226334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mekrache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stefanou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04187085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichao Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm4206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03479298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Gliozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Krushynska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scalerandi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44843-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chikh-Bled" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kherraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4aac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Chikh-Bled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;k. Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruzzene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Radzie&#324;ski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kudela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Gliozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Krushynska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.214301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alevizaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.174306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mansoura" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;nard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3302456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z125XS3R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978379" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365902v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Chikh-Bled" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekrache" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0897" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03875669v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mansoura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.155" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300132v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300125v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0233" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799671v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0325" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534652v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Alaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chenouni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhia Lakhliai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550536v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474070v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441694" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361974v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375182v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0062" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283995v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.161" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560978v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05226334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mekrache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stefanou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04187085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichao Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm4206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03479298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kherraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Chikh-Bled" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Gliozzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Krushynska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scalerandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44843-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chikh-Bled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4aac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Radzie&#324;ski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kudela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;k. Pal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruzzene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Gliozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Krushynska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.214301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alevizaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.174306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006675" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mansoura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3302456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978379" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Chikh-Bled" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekrache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0897" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.154" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03875669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mansoura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0325" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Alaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chenouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhia Lakhliai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441694" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0062" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.161" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560978v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>