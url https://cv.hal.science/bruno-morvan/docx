--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -585,373 +585,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable phononic structures using Lamb waves in a piezoceramic plate</w:t>
+                <w:t xml:space="preserve">Proof of concept of a frequency-preserving and time-invariant metamaterial-based nonlinear acoustic diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kherraz</w:t>
+                <w:t xml:space="preserve">A. S Gliozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-H. Chikh-Bled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sainidou</w:t>
+                <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. O Krushynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scalerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094302⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.9560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44843-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314007v1</w:t>
+                <w:t xml:space="preserve">hal-02314016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a frequency-preserving and time-invariant metamaterial-based nonlinear acoustic diode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable phononic structures using Lamb waves in a piezoceramic plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. O Krushynska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">N. Kherraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-H. Chikh-Bled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sainidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.9560. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44843-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.094302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314016v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric phononic plates: retrieving the frequency band structure via all-electric experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chikh-Bled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (11), pp.115046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -979,438 +979,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of a Large Low-Frequency Band Gap in a Polymer Waveguide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of Topologically Protected Helical Edge Modes in Patterned Elastic Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Mazzotti</w:t>
+                <w:t xml:space="preserve">R. k. Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Radzieński</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Ruzzene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.031074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917981v1</w:t>
+                <w:t xml:space="preserve">hal-01923880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Topologically Protected Helical Edge Modes in Patterned Elastic Plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Miniaci</w:t>
+                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kherraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. k. Pal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ruzzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (3), pp.031074. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.8.031074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923880v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization bandgap induced by an electrical resonance in piezoelectric metamaterial plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Experimental Observation of a Large Low-Frequency Band Gap in a Polymer Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Radzieński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pawel Kudela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.094901. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5016496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741376v1</w:t>
+                <w:t xml:space="preserve">hal-01917981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of Concept for an Ultrasensitive Technique to Detect and Localize Sources of Elastic Nonlinearity Using Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio S. Gliozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,51 +1539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,103 +1760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Bragg gaps induced by electric boundary conditions in phononic piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Kherraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.093503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Stefanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2258,51 +2258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-directional source of longitudinal acoustic waves based on a two-dimensional solid/solid phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,463 +2386,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of signals propagating in a phononic crystal PZT layer deposited on a silicon substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">A multiple-scale perturbation approach to mode coupling in periodic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+                <w:t xml:space="preserve">Muhammad Hawwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (12), pp.2607 - 2614. </w:t>
+              <w:t xml:space="preserve">, 2013, 60 (2), pp.395-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672104v1</w:t>
+                <w:t xml:space="preserve">hal-02109271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple-scale perturbation approach to mode coupling in periodic plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of evanescent waves in the mini stopband of a 1D phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2575⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109271v1</w:t>
+                <w:t xml:space="preserve">hal-02112558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of evanescent waves in the mini stopband of a 1D phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Analysis of signals propagating in a phononic crystal PZT layer deposited on a silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wilkie-Chancellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.09.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (12), pp.2607 - 2614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112558v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of zero-angle refraction and acoustic wave-phase control in a two-dimensional solid/solid phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,77 +2932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of elastic waves transmitted through a 2D phononic crystal exhibiting negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,77 +3209,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.D. Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.054301-1-5. </w:t>
@@ -3369,51 +3369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (5), pp.717-727. </w:t>
@@ -3451,51 +3451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of the negative refraction of a transverse elastic wave in a two-dimensional solid phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96, pp.101905-1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3575,398 +3575,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attenuation of lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+                <w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Izbicki</w:t>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (9), pp.1960-1967. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.513-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112562v1</w:t>
+                <w:t xml:space="preserve">hal-00469051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Croënne</w:t>
+                <w:t xml:space="preserve">Attenuation of lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 56 (9), pp.523-526</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 56 (9), pp.1960-1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112561v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Lamb waves with a grating composed of two spatial periodicities : study in dual space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (9), pp.523-526</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00469051v1</w:t>
+                <w:t xml:space="preserve">hal-02112561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation of Lamb waves in the vicinity of a forbidden band in a phononic crystal</w:t>
               </w:r>
@@ -3978,64 +3978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 128, pp.227-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,90 +4471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon phenomenon in the interaction of guided ultrasonic waves with a surface grating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.012104-1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,90 +4588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic guided waves on a periodical grating : coupled modes in the first Brillouin zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (11), pp.114906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4718,90 +4718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.1359-1363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,51 +4939,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5478,395 +5478,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of an hybridization gap in a one dimensional piezoelectric phononic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
+                <w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reveka Sainidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICU International Congress on Ultrasonics 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300132v1</w:t>
+                <w:t xml:space="preserve">hal-03165627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phononic structures based on magnetic spheres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reveka Sainidou</w:t>
+                <w:t xml:space="preserve">Analysis of a Phononic Crystal Constituted of Piezoelectric Layers Using Electrical Impedance Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Mansoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Tinel</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phononics 2015: 3nd International Conference on Phononic Crystals/Metamaterials, Phonon Transport and Phonon Coupling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics, Metz, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.283-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165627v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Phononic Crystal Constituted of Piezoelectric Layers Using Electrical Impedance Measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marechal</w:t>
+                <w:t xml:space="preserve">Study of an hybridization gap in a one dimensional piezoelectric phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ali Mansoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics, Metz, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Metz, France. pp.283-286, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ICU International Congress on Ultrasonics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875669v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap d'hybridation dans un cristal phononique 1D constitué de matériaux piézoélectriques</w:t>
               </w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du phénomène d'auto-collimation d'une source cylindrique ultrasonore insérée dans un cristal phononique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6226,2150 +6226,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of waves in an elastic phononic crystal matching density and index of water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+                <w:t xml:space="preserve">A multiple-scales perturbation approach to mode coupling in periodic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Hawwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797224v1</w:t>
+                <w:t xml:space="preserve">hal-00810801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiple-scales perturbation approach to mode coupling in periodic plates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Negative refraction of waves in an elastic phononic crystal matching density and index of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810801v1</w:t>
+                <w:t xml:space="preserve">hal-00797224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental negative refraction of longitudinal waves in an elastic phononic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in the negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Anglo-French Physical Acoustics Conference, AFPAC'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1316-1319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574513v1</w:t>
+                <w:t xml:space="preserve">hal-00799671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental exploration of imaging properties of a two-dimensional flat lens made of phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Clezio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.1316-1319, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.2491-2494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799671v1</w:t>
+                <w:t xml:space="preserve">hal-00799691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of imaging properties of a two-dimensional flat lens made of phononic crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Le Clezio</w:t>
+                <w:t xml:space="preserve">Development of elastic super-lenses made of phononic crystals for ultrasonic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.987-990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799691v1</w:t>
+                <w:t xml:space="preserve">hal-00799669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of elastic super-lenses made of phononic crystals for ultrasonic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Application of phononic crystals to filtering and to the negative refraction of elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aalborg, Denmark. pp.987-990</w:t>
+              <w:t xml:space="preserve">US Navy International Workshop on Acoustic Transduction Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, State College, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799669v1</w:t>
+                <w:t xml:space="preserve">hal-00807112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of phononic crystals to filtering and to the negative refraction of elastic waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.J. Olympio</w:t>
+                <w:t xml:space="preserve">Réfraction négative des ondes longitudinales dans un cristal phononique élastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US Navy International Workshop on Acoustic Transduction Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, State College, PA, United States</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807112v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative des ondes longitudinales dans un cristal phononique élastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+                <w:t xml:space="preserve">Réfraction d'une onde longitudinale à travers un cristal phononique solide immergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807121v1</w:t>
+                <w:t xml:space="preserve">hal-00807115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction d'une onde longitudinale à travers un cristal phononique solide immergé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental negative refraction of longitudinal waves in an elastic phononic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">10th Anglo-French Physical Acoustics Conference, AFPAC'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807115v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, CA, United States. pp.523-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550550v1</w:t>
+                <w:t xml:space="preserve">hal-00800837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction of longitudinal waves in an elastic phononic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800837v1</w:t>
+                <w:t xml:space="preserve">hal-00572206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réfraction négative à l'imagerie ultrasonore de deux sources acoustiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia. pp.633-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572206v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-handed elastic shear and longitudinal elastic waves in 2D phononic crystals made of a solid matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Tinel</w:t>
+                <w:t xml:space="preserve">Caractérisation rhéologique de divers collages ; interprétation des résultats expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Echcherif Elkettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chenouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakhia Lakhliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Acoustics, ICA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia. pp.633-637</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800840v1</w:t>
+                <w:t xml:space="preserve">hal-00534652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rhéologique de divers collages ; interprétation des résultats expérimentaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534652v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573560v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the negative refraction of a longitudinal elastic wave through a prism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etoungh Dimitri D. Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808170v1</w:t>
+                <w:t xml:space="preserve">hal-00539662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la Réfraction Négative à la focalisation de deux Sources Acoustiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Vander Meulen</w:t>
+                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539662v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
               </w:r>
@@ -8394,478 +8411,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Groby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572205v1</w:t>
+                <w:t xml:space="preserve">hal-00550536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the elastic waves at the exit of a phononic crystal in the case of negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference of the GDR 2501 Research on Ultrasound Propagation for NDT jointly with the 10th Anglo-French Physical Acoustics Conference, GDR-AFPAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lake District, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative d'ondes transverses dans les cristaux phononiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550536v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de pseudo-modes de Lamb au voisinage d'une bande interdite d'un réseau phononique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572202v1</w:t>
+                <w:t xml:space="preserve">hal-00550550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-matériaux acoustiques gauchers et imagerie ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8873,51 +8873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
@@ -8959,64 +8959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of evanescent ultrasonic waves in a band gap of a 1D phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9063,51 +9063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negatively refracted transverse waves : study of the ultrasonic field at the exit of an elastic phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9115,51 +9115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, 2009 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Italy. pp.1126-1129, </w:t>
@@ -9210,77 +9210,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuation des ondes de Lamb et ondes évanescentes dans un réseau phononique à une dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées d'Acoustique Physique, Sous-Marine et Ultrasonore, JAPSUS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9331,77 +9331,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9452,77 +9452,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE International Ultrasonics Symposium, 2008 IEEE IUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, China. pp.253-256, </w:t>
@@ -9573,90 +9573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a suitable PML for an harmonic study of a finite 1D phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome O. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,746 +9809,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136249v1</w:t>
+                <w:t xml:space="preserve">hal-03187845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t>
+                <w:t xml:space="preserve">Couplages modaux dans une plaque fluide rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t>
+              <w:t xml:space="preserve">4èmes journées du GDR "etude de la propagation ultrasonore en milieux inhomogènes en vue du contrôle non destructif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gien, France. pp.152-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079388v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d’onde sur une surface rugueuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle analytique de propagation dans une plaque fluide rugueuse, par décomposition modale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.131-134</w:t>
+              <w:t xml:space="preserve">8ème Congrès français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Tours, France. pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187845v1</w:t>
+                <w:t xml:space="preserve">hal-00079388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.2238-2241</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.131-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147504v1</w:t>
+                <w:t xml:space="preserve">hal-00140158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Morvan</w:t>
+                <w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Potel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.131-134</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gien, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140158v1</w:t>
+                <w:t xml:space="preserve">hal-00135409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal couplings in a rough fluid plate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées du GDR "Modal couplings in a rough fluid plate"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Gien, France</w:t>
+              <w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135409v1</w:t>
+                <w:t xml:space="preserve">hal-03187876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
               </w:r>
@@ -10586,249 +10610,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées du GDR Ultrasons 2501</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France. pp.244-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187876v1</w:t>
+                <w:t xml:space="preserve">hal-00369951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes couplés dans la première zone de Brillouin d'un réseau rectangulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Morvan</w:t>
+                <w:t xml:space="preserve">Coupled modes in a rectangular grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Etude de la propagation ultrasonore en milieux non homogènes en vue du contrôle non destructif' du GDR US 2501</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, BC, Canada. pp.2238-2241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369951v1</w:t>
+                <w:t xml:space="preserve">hal-00147504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une interprétation physique de la propagation d'onde sur une surface rugueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10866,221 +10882,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in a plate with a grooved surface, with several spatial periodicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 World Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal wave decoherence within a fluid layer with a rough surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11112,73 +11128,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International Conference of the African Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Lamb waves in anisotropic rough plates: a perturbation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11187,946 +11203,1071 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la Société Française d’Acoustique (CFA/DAGA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Strasbourg, France. pp.147-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Lamb Waves in a plate with a periodic grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Leduc</w:t>
+                <w:t xml:space="preserve">Ondes de Lamb dans une plaque comportant une interface striée avec plusieurs périodicités spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Pareige</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Anglo-French Physical Acoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Le Havre, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125130v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes de Lamb dans une plaque comportant une interface striée avec plusieurs périodicités spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Leduc</w:t>
+                <w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.1280-1283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090910v1</w:t>
+                <w:t xml:space="preserve">hal-00124478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence of Lamb waves by rough interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bavencoffe</w:t>
+                <w:t xml:space="preserve">Propagation of Lamb Waves in a plate with a periodic grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.1280-1283</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Anglo-French Physical Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124478v1</w:t>
+                <w:t xml:space="preserve">hal-00125130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une rugosité par ondes de Lamb : apports numériques et expérimentaux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PROPAGATION OF LAMB WAVES ON ROUGH PLATES : ANALYSIS OF THE BEAM SECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR Ondes - Modèles de propagation en acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">31th review of progress in Quantitative NonDestructive Evaluation (QNDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Golden, Colorado, United States. pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125900v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'une rugosité par ondes de Lamb : apports numériques et expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du GDR Ondes - Modèles de propagation en acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Depollier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00142042v1</w:t>
+                <w:t xml:space="preserve">hal-00125900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of Lamb waves on rough plates : analysis of the beam section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Depollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187761v1</w:t>
+                <w:t xml:space="preserve">hal-00142042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude théorique et expérimentale de la propagation d’ondes de Lamb en milieu rugueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GDR Ultrasons 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Aussois, France. pp.235-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lamb wave propagation in isotropic media with rough interface: comparison between theoretical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Izbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th WCU (World Congress on Ultrasonics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.609-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12136,78 +12277,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'interaction entre une onde de Lamb et une interface rugueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12232,51 +12373,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12286,105 +12427,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rugosité aléatoire aux structures périodiques : étude de la propagation d'ondes ultrasonores en milieux inhomogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université du Havre, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00560978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12531,51 +12672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05226334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mekrache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stefanou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04187085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichao Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm4206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03479298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kherraz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Chikh-Bled" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Gliozzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Krushynska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scalerandi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44843-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chikh-Bled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4aac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Radzie&#324;ski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kudela" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923880v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;k. Pal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruzzene" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Gliozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Krushynska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.214301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alevizaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.174306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006675" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mansoura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3302456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978379" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Chikh-Bled" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekrache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0897" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300132v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.154" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03875669v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mansoura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.155" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0325" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807112v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Alaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chenouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhia Lakhliai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550536v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441694" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0062" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.161" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560978v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05226334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mekrache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sainidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stefanou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0037209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04187085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Asfar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sichao Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tinel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm4206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03479298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065184" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Gliozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miniaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O Krushynska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morvan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scalerandi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44843-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kherraz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-H. Chikh-Bled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.094302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chikh-Bled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab4aac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;k. Pal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruzzene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.8.031074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kherraz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016496" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Radzie&#324;ski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kudela" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00008" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554934v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S. Gliozzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Krushynska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.214301" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01919449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alevizaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.214306" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sainidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst6070078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943138" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.174306" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006675" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mansoura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tinel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hawwa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.09.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTLJTF9C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wilkie-Chancellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2859" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Swinteck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.134305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2011.1784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3676177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054301" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02441337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valier-Brasier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Potel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leduc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918451" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548558v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3302456" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469051v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Izbicki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2009.02.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ71R45J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112562v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Izbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1272" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89105-5_20" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ekeom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2978379" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979851" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2979850" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255741v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737348" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pareige" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124476v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izbicki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Rineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Morovati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poignand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chevillotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Chikh-Bled" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekrache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Sainidou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Stefanou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0897" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03875669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mansoura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.155" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300132v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.154" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978396v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300125v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0325" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Clezio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0619" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799669v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935582" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Alaoui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Echcherif Elkettani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chenouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakhia Lakhliai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573560v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri D. Manga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572205v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Groby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474072v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441893" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474070v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441694" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574845v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0062" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283995v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.161" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187876v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.562" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135350v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131111v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03165610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Depollier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04090910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Izbicki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620806v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125900v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03151518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>