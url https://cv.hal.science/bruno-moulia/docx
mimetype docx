--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -449,282 +449,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+                <w:t xml:space="preserve">Ce que le son fait aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Saudreau</w:t>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serre</w:t>
+                <w:t xml:space="preserve">Eric Ballestero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724099v1</w:t>
+                <w:t xml:space="preserve">hal-04715412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le son fait aux plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential warming at crown scale impacts walnut primary growth onset and secondary growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Marc Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+                <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ballestero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (22), pp.7127-7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715412v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of wood formation to bending: a matter of dose and sensitivity adjustments</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 242, pp.61-69</w:t>
@@ -1465,295 +1465,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t>
+                <w:t xml:space="preserve">Cellular transduction of mechanical oscillations in plants by the plasma-membrane mechanosensitive channel MSL10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Niez</w:t>
+                <w:t xml:space="preserve">Daniel Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Sébastien Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-0926-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (1), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1919402118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624250v1</w:t>
+                <w:t xml:space="preserve">hal-03279422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular transduction of mechanical oscillations in plants by the plasma-membrane mechanosensitive channel MSL10</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of &amp;quot;flexure wood&amp;quot;: compressive stresses in living trees improve the mechanical resilience of wood and its resistance to damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tran</w:t>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Thomine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 118 (1), 7 p. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (17), 13 p;. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1919402118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-0926-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279422v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root cap size and shape influence responses to the physical strength of the growth medium in Arabidopsis thaliana primary roots</w:t>
               </w:r>
@@ -1873,64 +1873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-stressed or not, the mechanical acclimation is a priority requirement for trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,269 +2114,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Responsiveness to Light Related to the Differences in Stem Straightness among Populations of Pinus pinaster?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Extracellular ATP Signaling in Arabidopsis Root Epidermis: A Multi-Conductance Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Sierra-De-Grado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Martínez-Zurimendi</w:t>
+                <w:t xml:space="preserve">Gary Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306101v1</w:t>
+                <w:t xml:space="preserve">hal-02296172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Extracellular ATP Signaling in Arabidopsis Root Epidermis: A Multi-Conductance Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limin Wang</w:t>
+                <w:t xml:space="preserve">Is the Responsiveness to Light Related to the Differences in Stem Straightness among Populations of Pinus pinaster?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario Sierra-De-Grado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Stacey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+                <w:t xml:space="preserve">Valentín Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Martínez-Zurimendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296172v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for the quantification of phototropic and gravitropic sensitivities of plants combining an original experimental device with model-assisted phenotyping: Exploratory test of the method on three hardwood tree species</w:t>
               </w:r>
@@ -3570,463 +3570,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité et communication des arbres : entre faits scientifiques et gentil conte de fée.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+                <w:t xml:space="preserve">Et pourtant elles bougent !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149 (octobre-novembre-décembre), pp.12-21</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (Novembre-décembre), pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045256v1</w:t>
+                <w:t xml:space="preserve">hal-01908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensibilité et communication des arbres : entre faits scientifiques et gentil conte de fée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (octobre-novembre-décembre), pp.12-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726080v1</w:t>
+                <w:t xml:space="preserve">hal-02045256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled ultradian growth and curvature oscillations during gravitropic movement in disturbed wheat coleoptiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feeling stretched or compressed? The multiple mechanosensitive responses of wood formation to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194893⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833619v1</w:t>
+                <w:t xml:space="preserve">hal-01726080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et pourtant elles bougent !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bodeau</w:t>
+                <w:t xml:space="preserve">Coupled ultradian growth and curvature oscillations during gravitropic movement in disturbed wheat coleoptiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guayasamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01908166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité et communication des arbres : entre faits scientifiques et gentil conte de fée.</w:t>
               </w:r>
@@ -4092,251 +4092,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des arbres et des Hommes (4/4) - L'arbre sensible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intelligence mathématique des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mancuso</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Série documentaire de France Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Sciences et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 851 (Janvier 2018), pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988640v1</w:t>
+                <w:t xml:space="preserve">hal-01691370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence mathématique des arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des arbres et des Hommes (4/4) - L'arbre sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chauveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Coccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 851 (Janvier 2018), pp.65-66</w:t>
+              <w:t xml:space="preserve">La Série documentaire de France Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01691370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lève-toi et pousse !</w:t>
               </w:r>
@@ -4402,671 +4402,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres nous veulent du bien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment la lumière et le vent modèlent les arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roussel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Libre Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 299, pp.47</w:t>
+              <w:t xml:space="preserve">INRA - Communiqués de presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18/10/2017, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850092v1</w:t>
+                <w:t xml:space="preserve">hal-01666921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insoupçonnable génie des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les arbres nous veulent du bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lescroart</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre Sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 339, pp.28-31</w:t>
+              <w:t xml:space="preserve">La Libre Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 299, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01605847v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'insoupçonnable génie des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lescroart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terre Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 339, pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01425608v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind loads and competition for light sculpt trees into self-similar structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00995-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765395v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar stem transcriptome is massively remodelled in response to single or repeated mechanical stimuli</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Wind loads and competition for light sculpt trees into self-similar structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3670-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00995-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528849v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la lumière et le vent modèlent les arbres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poplar stem transcriptome is massively remodelled in response to single or repeated mechanical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eloy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA - Communiqués de presse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3670-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666921v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wood formation and structure: power and limits of a morphogenetic gradient in controlling xylem cell proliferation and growth</w:t>
               </w:r>
@@ -5284,657 +5284,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Wind impacts on plant growth, mechanics and damage</w:t>
+                <w:t xml:space="preserve">Les plantes sont de bonnes géomètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Gardiner</w:t>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Berry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Jacques Dumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Larousserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, diffusion 273111, 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509033v1</w:t>
+                <w:t xml:space="preserve">hal-01602894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes sont capables de se relever après une verse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Critical wind speed at which trees break</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cassigneul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.067001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602251v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tour de force perceptif des plantes pour se maintenir à la verticale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest trees filter chronic wind-signals to acclimate to high winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Traverse. Journal du Centre INRA ARA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (3), pp.850-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602200v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest trees filter chronic wind-signals to acclimate to high winds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiéry Constant</w:t>
+                <w:t xml:space="preserve">Review: Wind impacts on plant growth, mechanics and damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Gardiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13836⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 245, pp.94-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01303982v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes sont de bonnes géomètres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plantes sont capables de se relever après une verse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Larousserie</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cassigneul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, diffusion 273111, 2 p</w:t>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3667 (4 novembre 2016), pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602894v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Critical wind speed at which trees break</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le tour de force perceptif des plantes pour se maintenir à la verticale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Traverse. Journal du Centre INRA ARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 205 (décembre 2016), 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.067001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594505v1</w:t>
+                <w:t xml:space="preserve">hal-01602200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do plants read their own shapes?</w:t>
               </w:r>
@@ -6011,51 +6011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6141,51 +6141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes. Ces grandes communicantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6711,51 +6711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de vent, pas de bois. L’apport de la biomécanique des arbres pour comprendre la croissance puis la vulnérabilité aux vents forts des peuplements forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7299,51 +7299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir et bouger : les plantes aussi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7515,51 +7515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust videogrametric method for the velocimetry of wind-induced motion in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,51 +7687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,51 +7955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou Faux : Les plantes communiquent-elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8752,243 +8752,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat mécanique de l'arbre, acclimatation des arbres à leur environnement mécanique et sécurité de l'arbre au vent : quelques éléments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'Arboriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964652v1</w:t>
+                <w:t xml:space="preserve">hal-00842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Armenise</w:t>
+                <w:t xml:space="preserve">Etat mécanique de l'arbre, acclimatation des arbres à leur environnement mécanique et sécurité de l'arbre au vent : quelques éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettre de l'Arboriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842840v1</w:t>
+                <w:t xml:space="preserve">hal-00964652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the regulation of gene expression in a growing organ using a fluid mechanics formalism</w:t>
               </w:r>
@@ -9232,615 +9232,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Mechanosensing Quantitatively Controls Diameter Growth and PtaZFP2 Gene Expression in Poplar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The power and control of gravitropic movements in plants: a biomechanical and systems biology view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.138164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.461-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964693v1</w:t>
+                <w:t xml:space="preserve">hal-00964501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power and control of gravitropic movements in plants: a biomechanical and systems biology view</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain Mechanosensing Quantitatively Controls Diameter Growth and PtaZFP2 Gene Expression in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (2), pp.461-486. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (1), pp.223-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.138164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964501v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical differences in the stem straightening process among Pinus pinaster provenances. A new approach for early selection of stem straightness</w:t>
+                <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario R. Sierra-De-Grado</w:t>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin V. Pando</w:t>
+                <w:t xml:space="preserve">Jérôme J. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo P. Martinez-Zurimendi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ester E. Bascones</w:t>
+                <w:t xml:space="preserve">Nicole N. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.715-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964583v1</w:t>
+                <w:t xml:space="preserve">hal-00964638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jr-ZFP2, encoding a Cys2/His2-type transcription factor, is involved in the early stages of the mechano-perception pathway and specifically expressed in mechanically stimulated tissues in woody plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A scaling law for the effects of architecture and allometry on tree vibration modes suggests a biological tuning to modal compartmentalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc Leblanc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel E. de Langre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01785.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (12), pp.1523-1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0800161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964638v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling law for the effects of architecture and allometry on tree vibration modes suggests a biological tuning to modal compartmentalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical differences in the stem straightening process among Pinus pinaster provenances. A new approach for early selection of stem straightness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario R. Sierra-De-Grado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Rodriguez</w:t>
+                <w:t xml:space="preserve">Pablo P. Martinez-Zurimendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. de Langre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro A. Penalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester E. Bascones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.835-846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964853v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres possèdent un vrai sens de l'équilibre</w:t>
               </w:r>
@@ -10097,247 +10097,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative contributions of blue light and PAR to the photocontrol of plant morphogenesis in Trifolium repens (L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Christophe</w:t>
+                <w:t xml:space="preserve">A frequency lock-in mechanism in the interaction between wind and crop canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erj210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 568 (december), pp.425-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022112006002667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668041v1</w:t>
+                <w:t xml:space="preserve">hal-01023348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency lock-in mechanism in the interaction between wind and crop canopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+                <w:t xml:space="preserve">Quantitative contributions of blue light and PAR to the photocontrol of plant morphogenesis in Trifolium repens (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0022112006002667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (10), pp.2379-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01023348v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture control and skeletal mechanical acclimation in terrestrial plants: Implications for mechanical modeling of plant architecture</w:t>
               </w:r>
@@ -10486,51 +10486,51 @@
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 568, pp.425-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112006002667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -11522,77 +11522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative analysis of the three-dimensional spatial colonization by a plant as illustrated by white clover (Trifolium repens L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 164 (3), pp.359-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11611,230 +11611,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical study of the effect of a controlled bending on tomato stem elongation : Local strain sensing and spatial integration of the signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Moulia</w:t>
+                <w:t xml:space="preserve">Biomechanical analysis of the rolled (RLD) leaf phenotype of maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Freeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.K. Silk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 51 (352), pp.1825-1842</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 87 (5), pp.625-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189613v1</w:t>
+                <w:t xml:space="preserve">hal-02696336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical analysis of the rolled (RLD) leaf phenotype of maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.K. Silk</w:t>
+                <w:t xml:space="preserve">Biomechanical study of the effect of a controlled bending on tomato stem elongation : Local strain sensing and spatial integration of the signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 87 (5), pp.625-633</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51 (352), pp.1825-1842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696336v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaves as shell structures : double curvature, auto-stresses, and minimal mechanical energy constraints on leaf rolling in grasses</w:t>
               </w:r>
@@ -12025,515 +12025,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural analysis of herbaceous crop species: a comparative study of maize (Zea mays L.) and garden pea (Pisum sativum L.)</w:t>
+                <w:t xml:space="preserve">Architectural analysis of herbaceous crop species: A comparative study of maize (Zea mays L.) and garden pea (Pisum sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Loup</w:t>
+                <w:t xml:space="preserve">C. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885932v1</w:t>
+                <w:t xml:space="preserve">hal-02692653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural analysis of herbaceous crop species: A comparative study of maize (Zea mays L.) and garden pea (Pisum sativum L.)</w:t>
+                <w:t xml:space="preserve">Architectural analysis of herbaceous crop species: a comparative study of maize (Zea mays L.) and garden pea (Pisum sativum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loup</w:t>
+                <w:t xml:space="preserve">Caroline Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.305-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692653v1</w:t>
+                <w:t xml:space="preserve">hal-00885932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of architectural development of isolated plants of maize (Zea mays L.), in a non-limiting environment: The branching potential of modern maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+                <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Bonhomme</w:t>
+                <w:t xml:space="preserve">J.M. Allirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 84, pp.645-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885930v1</w:t>
+                <w:t xml:space="preserve">hal-02696058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of architectural development of isolated plants of maize (Zea mays L.), in a non-limiting environment: The branching potential of modern maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Allirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Edelin</w:t>
+                <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 84, pp.645-656</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696058v1</w:t>
+                <w:t xml:space="preserve">hal-00885930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do changes in the azimuthal distribution of maize leaves over time affect canopy light absorption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (3-4), pp.281-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12552,230 +12552,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of stem form in Pinus pinaster Ait. seedlings exposed to lateral light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Sierra de Grado</w:t>
+                <w:t xml:space="preserve">Spatial re-orientation of maize leaves affected by initial plant orientation and density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Diez Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11, pp.455-461</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 88 (1-4), pp.85-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687042v1</w:t>
+                <w:t xml:space="preserve">hal-02689269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial re-orientation of maize leaves affected by initial plant orientation and density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+                <w:t xml:space="preserve">Genetic control of stem form in Pinus pinaster Ait. seedlings exposed to lateral light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sierra de Grado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Diez Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 88 (1-4), pp.85-100</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11, pp.455-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689269v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of the maize leaf: a composite beam model of the midrib</w:t>
               </w:r>
@@ -13279,51 +13279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 55 (3-4), pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13387,51 +13387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13622,51 +13622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13734,51 +13734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13840,777 +13840,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caulus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846873v1</w:t>
+                <w:t xml:space="preserve">hal-04822305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554217v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a heterogeneous plant cell wall: a biomechanical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Modelling cell growth together with wall thickening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion générale du groupe de recherche PhyP « Biophysique et biomécanique des plantes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Carry-le -Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822305v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravisensing in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906257v1</w:t>
+                <w:t xml:space="preserve">hal-04906222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensing in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interekt (INTERactive Exploration of Kinematics and Tropisms) : logiciel dédié au phénotypage semi-automatique de la croissance et/ou des mouvements tropiques d'organes de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bérut</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">1eres rencontres du réseau Rhizophiles-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906222v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of curvature and (de)curving in plant acclimation and tropisms</w:t>
               </w:r>
@@ -14704,51 +14704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15032,51 +15032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15144,51 +15144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature heterogeneity at crown scale possible impact on tree architecture after late spring frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15459,51 +15459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback of intracrown temperature heterogeneity on vulnerability to frost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15511,51 +15511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL PLANT COLD HARDINESS SEMINAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPCHS, Dec 2021, Gathertown, Japan. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15675,64 +15675,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Hans DONGMO KEUMO JIAZET</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15813,51 +15813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16253,51 +16253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16633,90 +16633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16758,90 +16758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of flexure wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17349,77 +17349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17457,77 +17457,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustements of Mechanical and Hydraulic Properties of Wood Formed under Environmental Stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17684,273 +17684,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre dans le vent: les contraintes mécaniques et l'acclimatation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738723v1</w:t>
+                <w:t xml:space="preserve">hal-02741432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'arbre dans le vent: les contraintes mécaniques et l'acclimatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales d'Arboriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Arboriculture (SFA). FRA., Jun 2016, Vichy, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741432v1</w:t>
+                <w:t xml:space="preserve">hal-02738723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18260,51 +18260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18394,51 +18394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18519,51 +18519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18720,342 +18720,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear poro-elastic coupling in real and artificial branches and its possible link to plants mechano-perception.</w:t>
+                <w:t xml:space="preserve">Poroelastic coupling in real and artifical branches: relation with plants mechano-perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Guena</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontre du Non-Linéaire 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">GDR MePhy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268753v1</w:t>
+                <w:t xml:space="preserve">hal-01268816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic coupling in real and artifical branches: relation with plants mechano-perception</w:t>
+                <w:t xml:space="preserve">Non-linear poro-elastic coupling in real and artificial branches and its possible link to plants mechano-perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MePhy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">17. Rencontre du Non-Linéaire 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268816v1</w:t>
+                <w:t xml:space="preserve">hal-01268753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the wind-induced growth of an acclimated beech stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IUFRO 2014: Wind and Trees International Conference; Águas de São Pedro, Brazil; 3-8 August 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Águas de São Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19277,437 +19277,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of gravitropic mouvements in plants.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Douady</w:t>
+                <w:t xml:space="preserve">Modeling the acclimation to wind of the aerial part of beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mouving without muscle (GDR Mécanique Physique Méphy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 1 p</w:t>
+              <w:t xml:space="preserve">MEMOWOOD - Measurement methods and Modelling approaches for predicting desirable future Wood properties - conference 2013, IUFRO Working Party 5.01.04, Nancy (France) (2013-10-1 - 2013-10-4) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964751v1</w:t>
+                <w:t xml:space="preserve">hal-01627076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The control of gravitropic mouvements in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Mouving without muscle (GDR Mécanique Physique Méphy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190306v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the acclimation to wind of the aerial part of beech</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMOWOOD - Measurement methods and Modelling approaches for predicting desirable future Wood properties - conference 2013, IUFRO Working Party 5.01.04, Nancy (France) (2013-10-1 - 2013-10-4) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627076v1</w:t>
+                <w:t xml:space="preserve">hal-01190306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind risk in forest growth, value and management models: the FOR-WIND project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFI Conference " Our forests in the 21st century - ready for risks and opportunities?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Forest Institute (EFI). INT., Sep 2013, Nancy, France</w:t>
@@ -19855,381 +19855,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 379 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797104v1</w:t>
+                <w:t xml:space="preserve">hal-00964723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporin TIP1s expression and their regulation in the growing root apex of poplar under osmotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Merret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. symposium franco-suédois UPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravitropic movements in trees are constrained by size and growth rate and make cambial growth a carbon sink during sapling stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">7th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France. 379 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964723v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing in the wind : How &amp;quot;strain mechanosensing&amp;quot; allows plants to adapt to wind mechanical loads (system plant mechanobiology)</w:t>
               </w:r>
@@ -20347,549 +20347,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporin TIP1 expression and its regulation in the growing root apex under two levels of osmotic stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general model for the dynamics of stem gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe « Xylème-Eau-Croissance »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nancy, France. 19 p</w:t>
+              <w:t xml:space="preserve">XVIII International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 175 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805346v1</w:t>
+                <w:t xml:space="preserve">hal-01189495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More mechanics in empirical windthrow modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation vibratoire d'une plante : expériences et calculs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind &amp; Trees 6th International Conference IUFRO section 8.03.06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Athens Georgia, United States. 1 p</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004055v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant growth as a wind and gravity driven process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquaporin TIP1 expression and its regulation in the growing root apex under two levels of osmotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Rresearch Conference on Soft Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, New London, United States</w:t>
+              <w:t xml:space="preserve">Réunion du groupe « Xylème-Eau-Croissance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964476v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general model for the dynamics of stem gravitropism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">More mechanics in empirical windthrow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien V. Bonnesoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Botanical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Melbourne, Australia. 175 p</w:t>
+              <w:t xml:space="preserve">Wind &amp; Trees 6th International Conference IUFRO section 8.03.06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Athens Georgia, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189495v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation vibratoire d'une plante : expériences et calculs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Plant growth as a wind and gravity driven process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Gordon Rresearch Conference on Soft Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, New London, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421517v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sum of Strain Sensing model (S3m): a mechanistic but simple model for wind mechanosensing and integrated growth responses to wind</w:t>
               </w:r>
@@ -20970,51 +20970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21214,355 +21214,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of habit and plants strategies of growth in height: environmental constraints, regulator processes and traits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress vs strain sensing and signal integration in plant thigmomorphogenesis (Integrative physics and biology)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 44 p</w:t>
+              <w:t xml:space="preserve">Plant Luch Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Washington [Seattle]. USA., Sep 2010, St Louis, United States. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797377v1</w:t>
+                <w:t xml:space="preserve">hal-00964597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress vs strain sensing and signal integration in plant thigmomorphogenesis (Integrative physics and biology)</w:t>
+                <w:t xml:space="preserve">Biomechanical structure-function modelling of plant growth and habit (Integrative physics and biology)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Luch Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Washington [Seattle]. USA., Sep 2010, St Louis, United States. 0 p</w:t>
+              <w:t xml:space="preserve">6th International Conference of Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California. USA., Sep 2010, Davis, United States. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964597v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical structure-function modelling of plant growth and habit (Integrative physics and biology)</w:t>
+                <w:t xml:space="preserve">Growing in the wind : plant mechanosensing and acclimative growth responses (integrative physics and biology)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California. USA., Sep 2010, Davis, United States. 0 p</w:t>
+              <w:t xml:space="preserve">Plant Biology Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Amherst, United States. 0 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964700v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing in the wind : plant mechanosensing and acclimative growth responses (integrative physics and biology)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanics of habit and plants strategies of growth in height: environmental constraints, regulator processes and traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Amherst, United States. 0 p</w:t>
+              <w:t xml:space="preserve">Colloque Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Clermont-Ferrand, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964782v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat mécanique de l'arbre, acclimatation des arbres à leur environnement mécanique et sécurité de l'arbre au vent</w:t>
               </w:r>
@@ -21749,234 +21749,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of stem form in /Pinus pinaster/ Ait. seedlings exposed to lateral light Biomechanical differences in the straightening process between Pinus pinaster Ait. provenances. A new approach for stem straightness early selection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion biologique de la sécurité mécanique au vent des arbres urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cayenne, French Guiana. 1 p</w:t>
+              <w:t xml:space="preserve">Direction des Etudes Végétales : Service des sciences et technques du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964600v1</w:t>
+                <w:t xml:space="preserve">hal-00964596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion biologique de la sécurité mécanique au vent des arbres urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of stem form in /Pinus pinaster/ Ait. seedlings exposed to lateral light Biomechanical differences in the straightening process between Pinus pinaster Ait. provenances. A new approach for stem straightness early selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosario R. Sierra de Grado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin V. Pando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direction des Etudes Végétales : Service des sciences et technques du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, French Guiana. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964596v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scaling law reveals the control of tree vibration modes through tree architecture and branch allometri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22454,51 +22454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of a walnut tree multimodal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22549,77 +22549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of a walnut tree muldimodal dynamics: evidences for tree modal compartmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference Wind Effects on Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Freiburg, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22808,51 +22808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24673,51 +24673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenetic responses to light quality in two clones of xhiteclover (Trifolium repens L.) whit contrasted growth habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24807,77 +24807,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Paris, France</w:t>
@@ -25748,51 +25748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinematical analysis of spatial re-orientations in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25830,51 +25830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ré-orientations spatiales des feuilles de maïs au cours de la croissance végétative en fonction de l'orientation initiale et de la densité des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25925,64 +25925,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse architecturale des herbacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Allirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26020,51 +26020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematical study of spatial re-orientation in maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26387,51 +26387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial re-orientation between successive leaves in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26728,51 +26728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redressements, contraintes de croissance et bois de réaction dans le bois d'un jeune Pinus pinaster artificiellement incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26957,320 +26957,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27459,51 +27459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensing tailors the inside tree biomass allocation in beech poles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27511,51 +27511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. Book of abstracts</w:t>
@@ -27636,51 +27636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
@@ -27709,51 +27709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms underlying gravitropic and autotropic recovery in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27951,51 +27951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et confort thermique des cultures et des ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28184,51 +28184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habituation to wind as a prime driver of secondary growth in forest trees: How trees filter chronic wind-signals to acclimate strongly to high winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28305,77 +28305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustments of mechanical and hydraulic properties of wood formed under environnemental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28452,51 +28452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28558,683 +28558,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind acclimation (thigmomorphogenesis) and wind hazards as major drivers of the shaping of trees though evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Lacointe</w:t>
+                <w:t xml:space="preserve">Wind sensing and thigmomorphogenetic enhancement of secondary growth as a major contributor to the trait of biomechanical resistance to wind in a beech forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéry Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nancy &amp; Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909145v1</w:t>
+                <w:t xml:space="preserve">hal-04215008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Legue</w:t>
+                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2018, 7e Journées du GDR 3544 Sciences du bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909144v1</w:t>
+                <w:t xml:space="preserve">hal-01939979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of « Flexure Wood »</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées du GDR 3544 Sciences du bois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR 3544</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01939979v1</w:t>
+                <w:t xml:space="preserve">hal-01908158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind sensing and thigmomorphogenetic enhancement of secondary growth as a major contributor to the trait of biomechanical resistance to wind in a beech forest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
+                <w:t xml:space="preserve">Wind acclimation (thigmomorphogenesis) and wind hazards as major drivers of the shaping of trees though evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nancy &amp; Metz, France</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215008v1</w:t>
+                <w:t xml:space="preserve">hal-01909145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908158v1</w:t>
+                <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping plants by vibrations</w:t>
               </w:r>
@@ -29354,77 +29354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stress drives wood formation and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29689,185 +29689,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605180v1</w:t>
+                <w:t xml:space="preserve">hal-01605906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -29933,189 +29937,185 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605184v1</w:t>
+                <w:t xml:space="preserve">hal-01605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605906v1</w:t>
+                <w:t xml:space="preserve">hal-01605184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
               </w:r>
@@ -30222,77 +30222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les arbres acclimatent-ils les fonctions vitales de leur bois face aux contraintes environnementales et en quoi cette acclimatation leur est bénéfique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30471,407 +30471,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jana Dlouha</w:t>
+                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDR 3544</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 174 p., 2017, Actes des 6èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+              <w:t xml:space="preserve">, 2 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666919v1</w:t>
+                <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+                <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2 p., 2017</w:t>
+              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730004v1</w:t>
+                <w:t xml:space="preserve">hal-01530819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trees acclimatize the vital functions of their wood to environmental stresses and how this acclimation is beneficial?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Adjustements of mechanical and hydraulic properties of wood formed under environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Dlouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 174 p., 2017, Actes des 6èmes journées scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01530819v1</w:t>
+                <w:t xml:space="preserve">hal-01666919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach</w:t>
               </w:r>
@@ -31101,316 +31101,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginia Garofano Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1 p., 2016</w:t>
+              <w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739238v1</w:t>
+                <w:t xml:space="preserve">hal-02740652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black poplar (Populus nigra L.) root response to hydrogeomorphological constraints: An experimental approach.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. , 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IUFRO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740652v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree acclimation to wind in a dense beech forest to investigate how mechanical cues are filtered and modify radial growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31481,765 +31481,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269107v1</w:t>
+                <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740599v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ZABR et le GRAIE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 324 p., 2015, Recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269521v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioception as a key contro of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269277v1</w:t>
+                <w:t xml:space="preserve">hal-01121218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse plant biomechanics: from wood technology to plant mechanobiology, the example of reaction-wood and tropisms</w:t>
+                <w:t xml:space="preserve">Proprioception as a key contro of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269529v1</w:t>
+                <w:t xml:space="preserve">hal-01269277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of black poplar (Populus nigra L.) to hydrogeomorphological constraints: a semi-controlled ex situ experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reverse plant biomechanics: from wood technology to plant mechanobiology, the example of reaction-wood and tropisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. , pp.140, 2015, 2nd International Conference on Integrative Sciences and Sustainable Development of Rivers - I.S. RIVERS. Programme and abstracts</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121218v2</w:t>
+                <w:t xml:space="preserve">hal-01269529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and comparison of phototropic and gravitropic sensitivities of three hardwood species by original isotropic light devices and model-assisted phenotyping.</w:t>
               </w:r>
@@ -32478,273 +32478,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic coupling in real and artificial branches : relation with plant mechano-perception.</w:t>
+                <w:t xml:space="preserve">Hydraulic Signals induced by bending in artificial and natural branches : link with plant mechanoperception and long-distance signaling in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France. 2 p, 2014</w:t>
+              <w:t xml:space="preserve">SEB Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. , 1 p., 2014, Stem bending induces hydraulic pulse in vascular system : a physic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268752v1</w:t>
+                <w:t xml:space="preserve">hal-01268589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic Signals induced by bending in artificial and natural branches : link with plant mechanoperception and long-distance signaling in trees</w:t>
+                <w:t xml:space="preserve">Poroelastic coupling in real and artificial branches : relation with plant mechano-perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. , 1 p., 2014, Stem bending induces hydraulic pulse in vascular system : a physic</w:t>
+              <w:t xml:space="preserve">Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France. 2 p, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268589v1</w:t>
+                <w:t xml:space="preserve">hal-01268752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t>
               </w:r>
@@ -32769,51 +32769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32963,51 +32963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33209,51 +33209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33472,51 +33472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
@@ -33867,51 +33867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34005,51 +34005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir et bouger : quand les plantes s’animent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34475,51 +34475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux Origines des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard/Arthème, pp.228-239, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34544,51 +34544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les arbres tiennent debout : la biomécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36260,51 +36260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Simple tilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36361,51 +36361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36462,51 +36462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative methods for estimating the gravitropic and proprioceptive sensitivities of plant stems — Tilt-then-Clinostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36970,51 +36970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43BF8A7D"/>
+    <w:nsid w:val="0F459613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37201,51 +37201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-moulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3099-0207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167048333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01271-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17913" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Sierra-De-Grado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Pando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;nez-Zurimendi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209973" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haentjens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cousin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0976" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guayasamin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194893" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908166v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodeau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ha&#239;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viber" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roussel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605847v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lescroart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765395v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00995-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666921v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.01.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTP2SXSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602251v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602894v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594505v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Albrecht" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.067001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Halle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Moya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chamovitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Balu&#353;ka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58173" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903232v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00136" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Colinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89D6FQ41-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert320" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214301109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mangin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.12.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3M0NWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ploquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005553" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Peyret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Merret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Cohen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-8-18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964501v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern341" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario R. Sierra-De-Grado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Pando" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P. Martinez-Zurimendi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Penalvo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester E. Bascones" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Rodriguez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. de Langre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800161" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189456v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/PP.106.088153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189237v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002212006002667" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj210" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112006002667" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1755FF5E5847DB0DEFBDD71A37C5EA3919545189/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006002667" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.03.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNZ0F84-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190936v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Silk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.057430" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brouz&#233;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405316102" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.03.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0NJ7LSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1688773" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681942v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002881" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190933v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Supatto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Schanne-Klein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678992v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696336v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Hay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lane" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freeling" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Silk" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003440000004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A13EEA275D127B5636D5A6AFC1F3F1CE9D6D3AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885932v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692653v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885930v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allirand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687042v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sierra de Grado" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez Barra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689269v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711753v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715158v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702957v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715366v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715543v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727096v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855372v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889628v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886952v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225918v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hans DONGMO KEUMO JIAZET" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159604v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058229v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154602v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842107v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Magne-Maurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Amato" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738723v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269525v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268816v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627087v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268695v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964751v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627076v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072303v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964755v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964776v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004055v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien V. Bonnesoeur" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964476v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189495v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421517v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964808v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964792v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Rudnicki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964736v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964597v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964700v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964782v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964494v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964600v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario R. Sierra de Grado" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964596v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964552v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964733v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189462v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053575v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964758v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964593v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964846v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964728v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378305v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964695v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964854v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964666v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189434v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189404v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841071v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.645897" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189431v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100390v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275382v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844505v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouz&#233;s" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.589425" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100396v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100399v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190915v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maddonni" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birch" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844794v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouz&#232;s" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189611v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771334v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770865v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jirasek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835981v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Hay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771709v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835790v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837044v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier-Djimbi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769189v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767255v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769519v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767978v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768150v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769266v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764719v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765717v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766143v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767764v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768638v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773959v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779139v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772736v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778471v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782470v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889317v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lacroix" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212803v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437634v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110338v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908154v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909145v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215008v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908156v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499749v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389958.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269524v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269529v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269526v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268752v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189759v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268705v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144020v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8609" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268949v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795935v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964809v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189339v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849330v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845513v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846820v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847162v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855558v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mal&#232;vre" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131837v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dirren" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077856v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03068447v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacary C. Catherine" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03068390v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928004v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839197v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850275v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812179v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195122v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852284v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jeronimidis" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853494v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-moulia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3099-0207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167048333" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05285028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouh&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01271-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771849v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ballestero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dusart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saudreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae360" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494885v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17913" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03239208v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6868" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wielemans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dlouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-0926-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Roue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1776-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Sierra-De-Grado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237;n Pando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;nez-Zurimendi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209973" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274484v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Penalver" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hemon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Frachisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/6379693" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haentjens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921575v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cousin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0976" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908166v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bodeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guayasamin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194893" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901471v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mancuso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Coccia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ha&#239;t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666921v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roussel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lescroart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00995-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0613-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602894v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Larousserie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Albrecht" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.067001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13836" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.01.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTP2SXSZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cassigneul" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633274v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Halle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Moya" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chamovitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Balu&#353;ka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004037" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58173" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903232v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diener" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00136" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Colinon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Don&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.10.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89D6FQ41-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268514v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert320" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964624v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214301109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964613v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mangin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galopin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2011.12.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV3M0NWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996527v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ploquin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005553" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Peyret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964574v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Merret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Cohen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Dreyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-8-18" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964501v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem M. Fournier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern341" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964853v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Rodriguez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. de Langre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800161" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964583v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario R. Sierra-De-Grado" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin V. Pando" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P. Martinez-Zurimendi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Penalvo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester E. Bascones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189456v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01080861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/PP.106.088153" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189237v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Py" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002212006002667" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01023348v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112006002667" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1755FF5E5847DB0DEFBDD71A37C5EA3919545189/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj210" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112006002667" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2005.03.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKNZ0F84-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190936v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Silk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnemain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.057430" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829234v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Supatto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brouz&#233;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0405316102" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024944v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.03.005" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0NJ7LSX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830695v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1688773" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681942v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farge" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002881" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190933v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D&#233;barre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Supatto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farge" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Schanne-Klein" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678992v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696336v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Hay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lane" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Freeling" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.K. Silk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189613v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699238v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003440000004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A13EEA275D127B5636D5A6AFC1F3F1CE9D6D3AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189612v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guitard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692653v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Edelin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885932v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Allirand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885930v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688939v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689269v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687042v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sierra de Grado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diez Barra" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695124v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711753v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715158v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702957v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715366v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715339v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715543v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727096v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822305v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554217v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906257v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouget" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782429v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855372v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881001v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Serre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782696v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889628v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541135v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886952v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225918v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Hans DONGMO KEUMO JIAZET" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159604v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308945v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cartailler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058229v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154602v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939978v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886505v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906544v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842107v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Magne-Maurin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Amato" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530853v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735428v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738723v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269525v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268816v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627087v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268695v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627076v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964751v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Douady" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072303v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267907v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797104v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Fournier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964755v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964776v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189495v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421517v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805346v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Guilliot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004055v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien V. Bonnesoeur" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964476v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964808v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964792v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Rudnicki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964736v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964597v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964700v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964782v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797377v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Jaouen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964494v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964596v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964600v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario R. Sierra de Grado" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964552v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964733v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189462v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053575v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964758v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964593v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964846v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964728v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378305v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964695v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964854v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964666v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964691v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189434v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189404v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841071v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.645897" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189431v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100390v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275382v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844505v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouz&#233;s" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.589425" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100396v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100399v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190915v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maddonni" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birch" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonohat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844794v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brouz&#232;s" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189610v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189611v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771334v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770865v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jirasek" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prusinkiewicz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835981v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Hay" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771709v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutant" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835790v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837044v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier-Djimbi" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769189v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767255v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767252v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frizot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauzet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769519v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767978v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768150v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769266v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764719v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765717v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766143v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767764v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768638v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773959v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779139v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772736v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778471v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782470v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889317v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lacroix" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212803v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826193v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc686" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437634v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonneval" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547598v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosperrin Aur&#233;lie" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110338v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908154v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731149v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uca.fr/mechanobiology-and-physics-of-life-in-clermont-ferrand-br-jan-30th-2018-27279.kjsp" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215008v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939979v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdrbois-2018.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909145v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908156v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891745v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731153v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kolb" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499749v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389958.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530818v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389963.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530819v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389964.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666919v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381824v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abadi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604581v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corenblit" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740652v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Garofano Gomez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269524v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740599v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Ploquin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.graie.org/ISRivers/" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121218v2" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269529v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269526v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268752v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189759v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268705v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833909v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841350v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144020v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8609" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268949v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795935v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964809v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189339v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849330v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845513v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Tournebize" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846820v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847162v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022807v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badel Eric" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroux Laurent" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagoli Philippe" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04855558v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mal&#232;vre" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Tang" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131837v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dirren" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077856v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03068447v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacary C. Catherine" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971594v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nob&#233;court Emmanuelle" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03068390v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amouroux" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928004v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839197v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850275v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812179v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799979v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799951v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799988v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195122v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852284v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jeronimidis" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vincent" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853494v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>