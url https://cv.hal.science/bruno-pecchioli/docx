--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -430,300 +430,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Whisky Investors Read the Bible ? The Effect of Expert Ratings on the Vintage Single Malt Secondary Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moroz</w:t>
+                <w:t xml:space="preserve">Financer l’éphémère : les facteurs clés de succès d’une campagne de crowdfunding pour les festivals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jwe.2020.53⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (288), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176216v1</w:t>
+                <w:t xml:space="preserve">hal-02972689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financer l’éphémère : les facteurs clés de succès d’une campagne de crowdfunding pour les festivals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chaney</w:t>
+                <w:t xml:space="preserve">Transaction price vs. ask price in hedonic regressions: evidence from the vintage scotch whisky market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (288), pp.107-127. </w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.129-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2020.1738323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972689v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transaction price vs. ask price in hedonic regressions: evidence from the vintage scotch whisky market</w:t>
+                <w:t xml:space="preserve">Do Whisky Investors Read the Bible ? The Effect of Expert Ratings on the Vintage Single Malt Secondary Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (2), pp.129-132. </w:t>
+              <w:t xml:space="preserve">Journal of Wine Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.86-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2020.1738323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jwe.2020.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557958v1</w:t>
+                <w:t xml:space="preserve">hal-03176216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
               </w:r>
@@ -1382,217 +1382,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
+                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AWBR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2023, Nova Scotia, Canada</w:t>
+              <w:t xml:space="preserve">2nd Wine &amp; Spirits Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Wine and Spirits Business, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641933v1</w:t>
+                <w:t xml:space="preserve">hal-04641942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
+                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Wine &amp; Spirits Economics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Wine and Spirits Business, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th AWBR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2023, Nova Scotia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641942v1</w:t>
+                <w:t xml:space="preserve">hal-04641933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
               </w:r>
@@ -2146,217 +2146,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fukushima, quel impact sur les entreprises françaises cotées de la filière de production d'électricité d'origine nucléaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Francophone de comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902423v1</w:t>
+                <w:t xml:space="preserve">halshs-03381442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fukushima, quel impact sur les entreprises françaises cotées de la filière de production d'électricité d'origine nucléaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Francophone de comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03381442v1</w:t>
+                <w:t xml:space="preserve">hal-01902423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-Off between Control and Liquidity through Stock Splits: Evidence from Paris Stock exchange</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding peut-il sauver le spectacle vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3074,51 +3074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2RVJFHXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZL31CDMR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.303.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.txchnmhkp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2RVJFHXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZL31CDMR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.303.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.txchnmhkp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>