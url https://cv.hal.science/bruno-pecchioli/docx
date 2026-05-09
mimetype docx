--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1089,51 +1089,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1572,109 +1572,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations Effect on Price</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th AWBR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Academy of Wine Business Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641954v1</w:t>
+                <w:t xml:space="preserve">hal-05599676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
               </w:r>
@@ -1736,191 +1736,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Terroir Matter for Whisky Investors? An Analysis of Scotch Whisky Geographical Appellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd WHM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance for Research on Wine &amp; Hospitality Management, Jun 2019, New York (USA), United States</w:t>
+              <w:t xml:space="preserve">12th AWBR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642057v1</w:t>
+                <w:t xml:space="preserve">hal-04641954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
+                <w:t xml:space="preserve">Should You Invest in an Old Bottle of Whisky or in a Bottle of Old Whisky? A Hedonic Analysis of Vintage Single Malt Scotch Whisky Prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AAWE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Wine Economists, Jul 2019, Vienne (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">3rd WHM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance for Research on Wine &amp; Hospitality Management, Jun 2019, New York (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641981v1</w:t>
+                <w:t xml:space="preserve">hal-04642057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
               </w:r>
@@ -1936,155 +1936,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IRMBAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">13th AAWE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Wine Economists, Jul 2019, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641990v1</w:t>
+                <w:t xml:space="preserve">hal-04641981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
+                <w:t xml:space="preserve">Do Whisky Investors Read the Bible? Expert Ratings Impact on Vintage Single Malt Secondary Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IRMBAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">10th IRMBAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642067v1</w:t>
+                <w:t xml:space="preserve">hal-04641990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
               </w:r>
@@ -2100,326 +2100,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference of the African Federation of Operational Research Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Federation of Operational Research Societies, Jul 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">9th IRMBAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642072v1</w:t>
+                <w:t xml:space="preserve">hal-04642067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Francophone de comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2018 International Conference of the African Federation of Operational Research Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Federation of Operational Research Societies, Jul 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03381442v1</w:t>
+                <w:t xml:space="preserve">hal-04642072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fukushima, quel impact sur les entreprises françaises cotées de la filière de production d'électricité d'origine nucléaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Francophone de comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902423v1</w:t>
+                <w:t xml:space="preserve">halshs-03381442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fukushima, quel impact sur les entreprises françaises cotées de la filière de production d'électricité d'origine nucléaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitier, France. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trade-Off between Control and Liquidity through Stock Splits: Evidence from Paris Stock exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Research Meeting in Business and Management (IRMBAM-2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ipag Lab, Jul 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2429,281 +2511,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appellations géographiques, un gage de qualité ? Le cas – ambigu – du whisky écossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7ah4uwcrk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding peut-il sauver le spectacle vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.txchnmhkp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des whiskies avec de plus en plus de retour… sur investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ttsrxwa76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2713,51 +2795,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hedonic Price for Whisky: Distiller’s Reputation, Age and Vintage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2766,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2820,114 +2902,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la valeur nominale des actions et gestion de l'actionnariat : le cas français de 2003 à 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010NAN22003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3074,51 +3156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2RVJFHXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZL31CDMR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.303.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.txchnmhkp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bentata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calcei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2510677" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144070v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2023.106331" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00435" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1738323" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2020.53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2RVJFHXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jwe.2019.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1669" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZL31CDMR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369457v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.303.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376525v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326307v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7ah4uwcrk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.txchnmhkp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ttsrxwa76" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752927v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN22003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>