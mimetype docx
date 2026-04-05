--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1999,234 +1999,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amour de l'image et lien social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension culturelle du lien social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bastidiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Décembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fait divers : limite de la sociologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17/18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674611v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité sociologique de l'image</w:t>
               </w:r>
@@ -2652,165 +2652,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Tontons flingueurs, une métaphore politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2016, Valencia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le social, l'art et la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles figures du social. Concepts et profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, USPC, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515896v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01515913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception, l'expérience et la mémoire</w:t>
               </w:r>
@@ -5335,2952 +5335,2952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">...faut jamais se laisser démonter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les Tontons flingueurs" Temps Noirs La Revue des littératures policières? n° 22 Joseph K éditeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les disciplines charnières en sciences humaines et sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les frontières en arts et en sciences". Sous la direction de Dominique Chateau et François Soulages. Coll. questions Contemporaines, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation et le capitalisme, une histoire commune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les industries culturelle et créatives dans la mondialisation." Coll. questions Contemporaines. L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">"Les industries culturelle et créatives dans la mondialisation." Coll. questions Contemporaines. L'Harmattan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrialisation de la culture et des arts et &amp;quot;transfiguration du banal&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Quotidien et imaginaires en arts et médias." Sous la direction de Abdelbaki Belfakih, Rachid El Hadatri et Bruno Péquignot. Coll. Questions Contemporaines. L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'engagement artistique en sociologie des arts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Création et engagement." Sous la direction de Dominique Berthet. Coll. Ouverture Philosophique, L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalisation de la Médiation Culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Professionnalisation des métiers des arts de la culture et des médias" Coll. Questions Contemporaines, L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'Europe, histoire et philosophie." sous la direction de Dominique Chateau et Bruno Péquignot Coll Questions contemporaines L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie créative : enjeux, risques et opportunités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Nouvelle Economie Mondiale. Comparaison internationale." sous la direction de Philippe Clerc, Driss Geraoui et Xavier Richet. Coll. questions Contemporaines. L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issue of the Artwork : A Site under Construction in Pierre Bourdieu's Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Bourdieu in question,; New Directions in French Sociology of Art." sous la direction de Jeffrey Halley et Daglind Sonolet. Brill, Leiden éditeurs. Boston (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Tontons Flingueurs (Georges Lautner, 1963), une métaphore du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Arts &amp; Médias : lieux du politique ? " Collectif DAEM, Coll Arts &amp; Médias, L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologia del arte y de la cultura en Francia, balance de une trayectora.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Sociologia del arte. perspectivas contemporaneas." Sous le direction de Marisol Facuse et Pablo Venegas. RIL editores.(Chili)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité au secours de l'émergences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les nouveaux territoires économiques. Acteurs et facteurs de l'émergence. Comparaisons internationales." Editions La Croisée des chemins (Casablanca) t L'Harmattan (Paris).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit pour faire peur : la crise du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de la crise. Mythes et réalités de la société contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de la transgression, entre l'oeuvre et son spectateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Berthet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transgression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2017, Ouverture Philosophique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination mémorielle et possibilité du nouveau en arts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Arts, culture, mémoire" sous la direction de Bruno Péquignot et Cécile Prévost-Thomas, Coll. Logiques Sociales, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">"Arts &amp; Médias : lieux du politique ? " Collectif DAEM, Coll Arts &amp; Médias, L'Harmattan</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de la transgression, entre l'oeuvre et son spectateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Art et transgression" sous la direction de Dominique Berthet. Coll. Ouverture Philosophique, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On écrit toujours trop tard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imed Melliti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du sens. Ecrire en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions ) IMAC, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des arts et de la culture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Quemin et Glaucia Villas Bôas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Edition Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2017, Ouverture Philosophique</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et politiques socioculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arts au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Principauté d'Andorre, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des arts et de la culture et médiation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Camart, François Mairesse, Cécile Prévost-Thomas, Pauline Vessely. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme sage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiana ontantopoulou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et pouvoir, aspect du politique contemporain. Hommage à Louis-Vincent Thomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2015, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions ) IMAC, 2016</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire collective dans le cinéma libanais. Réflexions sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nayla Tamraz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, art et monde contemporain. Récits, Histoire, Mémoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Saint-Joseph, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Open Edition Press, 2016</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il être socio-anthopologue aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Bessette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être socio-anthropologue aujourd'hui ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2014, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Principauté d'Andorre, 2016</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoxard S. Becker, la sociologie et les images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Jean Benghozi, Thomas Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2016</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la gratuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Naugrette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le coût et la gratuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2013, Arts &amp; Médias</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2015, Logiques Sociales</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire collective et la production du nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la irrupcion del cuerpo - Oralidad : memoria, elatos y textos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Escuela Chile Francia. Catedra Michel Foucault</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Saint-Joseph, 2015</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologia del arte y la cuestion del patrimonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jose A. Gonzalez Alcantud, Juan Calatrava Escobar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria y patrimonio. Concepto y reflexion desde en Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUG, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2014, Logiques Sociales</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel ethnocentrisme, vieille barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constantopoulou Christina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et barbarie, communication et société contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, 2013</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imprévisible et l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthet Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imprévisible en arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Escuela Chile Francia. Catedra Michel Foucault</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insolite et la règle, approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthet Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2013, Arts &amp; Médias</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu et la question des œuvres en sociologie des arts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halley Jeffrey, Sonolet Daglind. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After Bourdieu : Recent Developments in French Sociology of the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EUG, 2012</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures populaires, publicités, séries télévisées : de nouveaux objets pour la recherche sociologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naugrette Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que le contemporain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Arts &amp; Médias</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2012</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des instances et l'art de la recherche comme stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tripier Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir pour créer un rapport de force. Savoir, savoir agir et agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Questions Contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte de l'amour à l'amour comme texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaudez Florent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La connaissance du texte. Approches socio-anthropologiques de la construction fictionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2010, Bibliothèque des humanités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amour dans la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gaudez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment peut-on être socio-anthopologue? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2010, Logiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Texas, 2012</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman, Caroline, Mathilde, Tatie et les autres...ou les lectrices en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, voir, entendre. La réception des objets médiatiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2010, Histoire Contemporaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Arts &amp; Médias</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Morizot et R. Pouivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'esthétique et de philosophie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, Paris, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Questions Contemporaines</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Alain, au-delà de la querelle Proudhon-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dutheil-Pessin et Yvonne Neyrat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Alain Pessin " un sociologue en liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2007, Bibliothèque des Humanités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du texte de l'amour à l'amour comme texte</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomie et rupture : une fonction sociale commune du savant et de l'artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaudez Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La connaissance du texte. Approches socio-anthropologiques de la construction fictionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2010, Bibliothèque des humanités</w:t>
+              <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2007, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2010, Logiques</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychanalyse comme science sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Zafiropoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et sciences sociales. Universalité et historicité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, 2010, Histoire Contemporaine</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Fagot et J-P Uzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et artistique et socialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2006, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674589v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la sociologie : entre généralisation physiologiste et scrupule historien.</w:t>
               </w:r>
@@ -8761,51 +8761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.702.0287l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfefferkorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Jan-R&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leonstini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-R&#233; M&#233;lody" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontsini Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leontsini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898980v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.702.0287l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfefferkorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Jan-R&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leonstini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-R&#233; M&#233;lody" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontsini Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leontsini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>