--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -1227,441 +1227,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'esthétique forme suprême du capitalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sociologie et médiation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des politiques culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11/12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'usage des images en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que regarde donc cette femme (qui ne nous regarde pas) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utinam - Revue de Sociologie et d'Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des arts : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedad e estado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 20 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoria, arte y sociedad</w:t>
               </w:r>
@@ -2859,165 +2859,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'usage du concept de champs dans le &amp;quot;Manet&amp;quot; de Pierre Bourdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs, Mondes, Scènes au prisme des réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF - CNRS, Oct 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peindre à l'île&amp;quot; Réflexions sociologiques sur la notion de création insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créations insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREAP Université des Antilles, Nov 2014, Pointe à Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01515927v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01515933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité du nouveau et la mémoire collective</w:t>
               </w:r>
@@ -3160,1047 +3160,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les racines de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'université de Bruxelles, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sources de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Zúñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pfefferkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Université de Bruxelles, 2022, 978-2-8004-1828-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Zúñiga</w:t>
+                <w:t xml:space="preserve">hal-04211788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, individu et société. Collection Questions Contemporaines, Editions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'Université de Bruxelles, 2022, 978-2-8004-1828-5</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Jan-Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buscatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Leonstini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions de l'université de Bruxelles, 2022</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les industries culturelles et créatives dans la mondialisation. Collection Questions Contemporaines, série Les Jeudis de L'Harmattan. Editions L&amp;quot;Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quotidien et imaginaire en Arts et Médias. Collection Questions Contemporaines, Editions L'Harmattan,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation des métiers des arts, de la culture et des médias. Collection Questions Contemporaines. Editions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe, Histoire et philosophie. Collection Questions Contemporaines, série Les Jeudis de L'Harmattan. Editions L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, culture, mémoire. Collection Logiques Sociales. Editions L'Harmattan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Jan-Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buscatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Leonstini</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Leontsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 2019</w:t>
+              <w:t xml:space="preserve">l'Harmattan. volume 1, 2012, 978-2-336-00132-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Ré Mélody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buscatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leontsini Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'Harmattan. 2012, Volume 3, 978-2-336-00134-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Jan-Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buscatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Leontsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 978-2-336-00133-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...434 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01427369v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01425577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des arts</w:t>
               </w:r>
@@ -5956,2417 +5956,2417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un récit pour faire peur : la crise du capitalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de la crise. Mythes et réalités de la société contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Tontons Flingueurs (Georges Lautner, 1963), une métaphore du politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Arts &amp; Médias : lieux du politique ? " Collectif DAEM, Coll Arts &amp; Médias, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologia del arte y de la cultura en Francia, balance de une trayectora.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Sociologia del arte. perspectivas contemporaneas." Sous le direction de Marisol Facuse et Pablo Venegas. RIL editores.(Chili)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La créativité au secours de l'émergences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les nouveaux territoires économiques. Acteurs et facteurs de l'émergence. Comparaisons internationales." Editions La Croisée des chemins (Casablanca) t L'Harmattan (Paris).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Récits de la crise. Mythes et réalités de la société contemporaine</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de la transgression, entre l'oeuvre et son spectateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Berthet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transgression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2017, Ouverture Philosophique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination mémorielle et possibilité du nouveau en arts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Arts, culture, mémoire" sous la direction de Bruno Péquignot et Cécile Prévost-Thomas, Coll. Logiques Sociales, L'Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2017, Ouverture Philosophique</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de la transgression, entre l'oeuvre et son spectateur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Art et transgression" sous la direction de Dominique Berthet. Coll. Ouverture Philosophique, L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des arts et de la culture et médiation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Camart, François Mairesse, Cécile Prévost-Thomas, Pauline Vessely. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes de la médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On écrit toujours trop tard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imed Melliti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du sens. Ecrire en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions ) IMAC, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions ) IMAC, 2016</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie des arts et de la culture en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Quemin et Glaucia Villas Bôas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Open Edition Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Open Edition Press, 2016</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et politiques socioculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Arts au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Principauté d'Andorre, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Principauté d'Andorre, 2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme sage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiana ontantopoulou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médias et pouvoir, aspect du politique contemporain. Hommage à Louis-Vincent Thomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2015, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2016</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire collective dans le cinéma libanais. Réflexions sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nayla Tamraz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, art et monde contemporain. Récits, Histoire, Mémoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Saint-Joseph, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2015, Logiques Sociales</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il être socio-anthopologue aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Bessette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être socio-anthropologue aujourd'hui ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2014, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Saint-Joseph, 2015</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la gratuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Naugrette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le coût et la gratuité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2013, Arts &amp; Médias</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2014, Logiques Sociales</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoxard S. Becker, la sociologie et les images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Jean Benghozi, Thomas Paris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Howard Becker et les mondes de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Ecole Polytechnique, 2013</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire collective et la production du nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la irrupcion del cuerpo - Oralidad : memoria, elatos y textos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Escuela Chile Francia. Catedra Michel Foucault</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2013, Arts &amp; Médias</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologia del arte y la cuestion del patrimonio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jose A. Gonzalez Alcantud, Juan Calatrava Escobar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria y patrimonio. Concepto y reflexion desde en Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUG, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Escuela Chile Francia. Catedra Michel Foucault</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel ethnocentrisme, vieille barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constantopoulou Christina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et barbarie, communication et société contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EUG, 2012</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imprévisible et l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthet Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imprévisible en arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2012</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insolite et la règle, approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthet Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insolite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdieu et la question des œuvres en sociologie des arts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Halley Jeffrey, Sonolet Daglind. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After Bourdieu : Recent Developments in French Sociology of the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Texas, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2012, Ouverture Philosophique</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures populaires, publicités, séries télévisées : de nouveaux objets pour la recherche sociologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naugrette Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que le contemporain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Arts &amp; Médias</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Texas, 2012</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des instances et l'art de la recherche comme stratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tripier Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir pour créer un rapport de force. Savoir, savoir agir et agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Questions Contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Arts &amp; Médias</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman, Caroline, Mathilde, Tatie et les autres...ou les lectrices en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Goetschel, F. Jost, M. Tsikounas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire, voir, entendre. La réception des objets médiatiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, 2010, Histoire Contemporaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2011, Questions Contemporaines</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte de l'amour à l'amour comme texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaudez Florent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La connaissance du texte. Approches socio-anthropologiques de la construction fictionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2010, Bibliothèque des humanités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du texte de l'amour à l'amour comme texte</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amour dans la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gaudez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment peut-on être socio-anthopologue? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, 2010, Logiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Morizot et R. Pouivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'esthétique et de philosophie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colin, Paris, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Alain, au-delà de la querelle Proudhon-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Dutheil-Pessin et Yvonne Neyrat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Alain Pessin " un sociologue en liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2007, Bibliothèque des Humanités</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomie et rupture : une fonction sociale commune du savant et de l'artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Péquignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaudez Florent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La connaissance du texte. Approches socio-anthropologiques de la construction fictionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, Paris, 2010, Bibliothèque des humanités</w:t>
+              <w:t xml:space="preserve">Sociologie des Arts, Sociologie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2007, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harmattan, 2010, Logiques</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la sociologie : entre généralisation physiologiste et scrupule historien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Louise Pelus-Kaplan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unité et globalité de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, 2010, Histoire Contemporaine</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La psychanalyse comme science sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Zafiropoulos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychanalyse et sciences sociales. Universalité et historicité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anthropos, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Colin, Paris, 2007</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de l'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Fagot et J-P Uzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et artistique et socialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, Paris, 2006, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674589v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de l'art et de la culture</w:t>
               </w:r>
@@ -8761,51 +8761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.702.0287l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674413v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfefferkorn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Jan-R&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leonstini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-R&#233; M&#233;lody" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontsini Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leontsini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515786v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.702.0287l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tripier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674598v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674735v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pfefferkorn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Jan-R&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buscatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leonstini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Maruani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Leontsini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-R&#233; M&#233;lody" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leontsini Mary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427369v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899783v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515802v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515870v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515825v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515864v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515809v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674494v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>