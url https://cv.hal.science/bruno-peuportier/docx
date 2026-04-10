--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Peuportier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1085-3280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071391754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing positive and negative environmental impacts of urban greening considering future climate: A case study in the Paris region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferraz de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100277. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-025-02509-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating effects of overheating on human health into buildings’ life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (11), pp.2137-2150. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing life cycle assessment for reversible ground-coupled heat pump systems through dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143498. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprint assessment of a wood multi-residential building considering biogenic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.136834. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16, pp.3032. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux canicules : évaluer et améliorer la résilience des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, décembre 2022, pp. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero Carbon Performance in a French Apartment Building?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Hamid Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7608. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16227608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainties in comparative building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110543. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie appliquée à l'écoconception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des technologies de simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying optimal renovation schedules for building portfolios: Application in a social housing context under multi-year funding constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.111290. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CIRCULAR ECONOMY IN URBAN PROJECTS: A CASE STUDY ANALYSIS OF CURRENT PRACTICES AND TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24306/TrAESOP.2021.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long-term and short-term temporal variation and uncertainty of electricity production in the life cycle assessment of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of using systematic decomposition structures to organize building LCA information: A comparative analysis of national standards and guidelines- IEA EBC ANNEX 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Soust-Verdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A García Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Llatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gómez de Cózar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022008. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a Large Vertical Ground Heat Exchanger Integrated with a Heat Pump for Building Energy Simulation in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022050. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the greenhouse gas emissions of a high-rise residential building assessed with different national LCA approaches – IEA EBC Annex 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022029. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of refurbishment vs. new constructions by means of LCA and durability-based estimations of buildings lifespans: A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Palacios-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gracia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda López-Mesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.106203. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (12), pp.2272-2280. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and model predictive control of energy-efficient buildings for electrical heating load shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.466 - 480. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of simplified control rules from an optimal strategy for electrical heating in a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.294-308. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1349835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for temporal variation of electricity production and consumption in the LCA of an energy-efficient house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in Life Cycle Impact Assessment methods (LCIA) and indicators for construction materials: What matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Achim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Effect of PCM Wallboards by Coupling Simplified Phase Change Model with Design Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Construction and Planning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jbcpr.2014.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ag6790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment model applied to housing in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyarzo Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic programming to study load shifting in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.57-64. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of simplification of life cycle inventories on the accuracy of impact assessment: application to construction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings using thermal simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental assessment of two high energy performance residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.276-284. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design tools for the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, mai-juin (155), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Yd Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization, modeling and simulation of a wood pellet micro-combined heat and power unit used as a heat source for a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.896-903. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons passives sont-elles confortables ? écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jan/Fév (857), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment applications in the building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.334-347. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJETM.2008.019455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and environmental assessment of a passive building equipped with an earth-to-air heat exchanger in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (9), pp.820-831. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2008.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-technologies dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic collectors efficiency according to their integration in buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 80 n° 1, pp.P. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of buildings accounting for renewable electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jun 2025, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3929/ethz-c-000785773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des limites planétaires dans l'ACV des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle / Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 16 national methods in the life cycle assessment of carbon storage in wood products in a reference building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Virtual conference, Australia. pp.012059, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1363/1/012059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of building reversible ground-coupled heat pump systems supported by dynamic electricity mix data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control using a trigger time search for optimal heating of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective sur la résilience des bâtiments face aux canicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Ouvrier Bonnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre conception paramétrique et analyse de cycle de vie pour l'écoconception des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance (IBPSA) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la qualité de l'air dans l'analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association ( IBPSA ) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple advanced Bayesian calibration algorithms in building energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConférenceConférence Francophone de l'International Building Performance Simulation Association ( IBPSA )France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the life cycle assessment to a building sample for in order to helping in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lisbonne mais Distanciel, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimisation, building energy simulation and life cycle assessment to the design of an urban project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Strategies for Energy Production Systems using Buildings Thermal Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment to a building sample in order to help in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REHVA, May 2021, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception d’un projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Innovation et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, ELSA-PACTE, Cité de l'Économie et des Métiers de Demain, Dec 2020, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and consequential LCA aspects in multi-objective optimisation for NZEB design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSBE 20 - World Sustainable Built Environment - Beyond2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Gothenburg, Sweden. pp.032031, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/3/032031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère robuste de bâtiment zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gondian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usages des indicateurs d'économie circulaire : le cas de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR] 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental assessment of an identical office building with national methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch U Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: a case studies analysis of current practices and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: the contribution of life cycle assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AESOP 2019 Planning for Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception des projets urbains et lien avec la Stratégie économie circulaire de Paris : le projet PULSE-PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Serafim Guardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et analyse de cycle de vie de bâtiments zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France: Conférence Francophone de l'International Building Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen A-ZEB, Affordable zero energy buildings (bâtiments zéro énergie à coût abordable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASSIBAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Life Cycle Assessment: Investigation of Influential Parameters in a Helpful Decision Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment Conference (WSBE17 Hong Kong)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance Contracting Methodology Based upon Simulation and Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA applicability at district scale demonstrated throughout a case study: shortcomings and perspectives for future improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Built Environment (SBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA enhancement perspectives to facilitate scaling up from building to territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) Regional Conference Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, France. http://dx.doi.org/10.3218/3774-6_42, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a 'plus-energy' house using stochastic occupancy model, life-cycle assessment and multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza N AND Underwood C. (Ed) Building simulation and optimisation, third international building performance simulation association IBPSA-England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Germany. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and environment knowledge week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment in urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management – Life Cycle Management for product sustainability value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ventilative cooling in a single family house -Characterization and modelling of natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering temporal variation in the life cycle assessment of buildings, application to electricity consumption and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of methodological challenges in energy and environmental assessment of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on LCA results analysis, interpretation and reporting in the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Comprehensive Stochastic Model of Occupancy in Building Simulation to Study how Inhabitants Influence Energy Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international plea 2014 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence des occupants sur la performance énergétique des logements par le biais d'une modélisation stochastique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic LCA applied to buildings and urban districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sb13 Munich: Implementing Sustainability – Barriers and Chances, session 4.6, Life Cycle Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for thermal mass in thermal simulation tools: comparison of several assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for estimationg the buildings enveloppe thermal characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of builiding control strategies using dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Builing Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU PERFORMANCE EVALUATION BY SIMULATION OF A COUPLED AIR SOURCE HEAT PUMP/PV-T COLLECTOR SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lokhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental performance of buildings using dynamic life cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of urban settlements using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF VENTILATIVE COOLING IN A SINGLE FAMILY HOUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Plesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th AICV Conference: Energy conservation technologies for mitigation and adaptation in the built environment: the role of ventilation strategies and smart materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aiding & multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Life-Cycle Civil Engineering, IALCCE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienne, Austria. pp.1084-1092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE AERAULIC CHARACTERIZATION OF ROOF WINDOWS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th AIVC conference-2nd TightVent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une stratégie d’effacement de la consommation électrique de pointe dans le bâtiment par l’application de la programmation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reduced Set of Indicators in Buildings LCA Applications: A Statistical Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. 65-72 (+ 4 p. of appendixes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de cycle de vie dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electricity related impacts using a dynamic LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, Decision &amp; management session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA application in urban design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction - Dynamic LCA session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the ability of various building in handling load shiftings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Power Engineering and Automation Conference (PEAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, China. pp.393 - 397, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEAM.2011.6134968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Programming Optimization to Maintain Comfort in Building during Summer Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings (SBE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stockholm, Sweden. pp.137-146, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36645-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of a French simplified LCI database using building products industry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, session LCI data, validation, aggregation, uncertainties,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical screening technique to derive simplified characterization models between life cycle inventory (LCI) flows and life cycle impact assessment (LCIA) indicators: An application for the ADP indicator of construction materials and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA X - Bridging Science, Policy, and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de chauffage adapté aux logements à très faibles besoins énergétiques : micro- cogénération et ventilation double-flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Moret-sur Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an air-to-air heat pump coupled with temperate air-sources integrated into a dwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Filliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.2266-2273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying innovative concepts by coupling simplified: Simulation and multizone airflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a positive energy house in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.501-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a simplified LCA-based model for buildings: recycling aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétique et environnemental simulés d'un bâtiment passif équipé d'un échangeur air-sol, en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for renovated energy efficient social housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Dalenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Nesje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Csoknyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESB 07 Central Europe towards sustainable building, session W1A Education and information 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique d'un échangeur air-sol pour le rafraîchissement de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA : froid solaire et confort d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France. pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éco-techniques à l'éco-conception des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'assistance à la maîtrise d'ouvrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e. La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation du bâtiment, COMFIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancs d'essais de logiciels de simulation thermique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neighbourhoods, the eco-housing guidlines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hoyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Stoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">climate change energy awareness energy efficiency Solanova and eco housing section,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.218-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'aide à la conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e, La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neigghbourhoods, the eco-housign project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change, energy awareness, energy efficiency, Solanova and eco housing section.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of urban development projects : Coupling LCA and transport simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie dans les projets urbains, cas pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. Eyrolles, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Buildings and Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2016, 9781138029675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design for buildings and neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 2015, 9781138027954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.458, 2013, 9782356710659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2013, Développement durable, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.331, 2008, Sciences de la Terre et de l'Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment applied to the eco-design of urban projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of embodied carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277927-21/life-cycle-assessment-applied-eco-design-urban-projects-france-bruno-peuportier-patrick-schalbart, 2023, 9781003277927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria-Oriented Optimization of Building Energy Performances: The Annex 72 IEA-EBC Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cellura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy systems evaluation (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 260, 2021, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67376-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular economy implementation in urban projects: practices and assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Urban and Regional Planning 7 Transformative Planning Smarter, Greener and More Inclusive Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire plus vite la ville durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-416-00257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Quantification of Uncertainties in Building Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.29-60, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale de l'éco-conception du cadre bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire, territoire et génie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la quantification des incertitudes en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Developpement Durable, 2356715371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards CLCA to model electricity consumption in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-56, 2015, 9782356711496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvement of Housing Envelopes in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST C16 Improving the Quality of Existing Urban Bulding Envelopes - Facades and Roofs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Architectural Engineering Series, pp.31-40, 2007, vol. 5, ISBN 978-1-58603-737-6 Delf University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for design decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajda Potrc Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Röck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and target-setting for the life cycle-based environmental performance of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freja Nygaard Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'éco-conception des bâtiments passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application d'un outil pour l'évaluation de la qualité environnementale des bâtiments rapport final de la phase 2 = Development and application of a tool for the assessment of building environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaugain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER Phase 1 Rapport final = EQUER project. Phase 1. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER - phase 1 = EQUER project - step 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE PARIS : Ecoconception des Projets Urbains et Liens avec la Stratégie Economie circulaire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2012 de la Chaire ParisTech-Vinci Eco-conception des ensembles bâtis et des infrastructures. Document Mines ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Scientifique sur le Confort d’Eté, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICRO 15 kWh Système de micro-cogénération et de ventilation adapté aux logements à très faibles besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université toulouse 3 Paul Sabatier. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regen-Link -Site 4 : La Noue Research Programme ENERGY, ENVIRONMENT AND SUSTAINABLE DEVELOPMENT Thematic Priorities: ENERGY, Key Action 6, Economic and Efficient Energy for a Competitive Europe Category of RTD project Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARMINES. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Peuportier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1085-3280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071391754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing positive and negative environmental impacts of urban greening considering future climate: A case study in the Paris region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferraz de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100277. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-025-02509-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating effects of overheating on human health into buildings’ life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (11), pp.2137-2150. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing life cycle assessment for reversible ground-coupled heat pump systems through dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143498. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprint assessment of a wood multi-residential building considering biogenic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.136834. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16, pp.3032. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero Carbon Performance in a French Apartment Building?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Hamid Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7608. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16227608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux canicules : évaluer et améliorer la résilience des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, décembre 2022, pp. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainties in comparative building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110543. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie appliquée à l'écoconception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des technologies de simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long-term and short-term temporal variation and uncertainty of electricity production in the life cycle assessment of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying optimal renovation schedules for building portfolios: Application in a social housing context under multi-year funding constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.111290. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CIRCULAR ECONOMY IN URBAN PROJECTS: A CASE STUDY ANALYSIS OF CURRENT PRACTICES AND TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24306/TrAESOP.2021.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a Large Vertical Ground Heat Exchanger Integrated with a Heat Pump for Building Energy Simulation in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022050. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of using systematic decomposition structures to organize building LCA information: A comparative analysis of national standards and guidelines- IEA EBC ANNEX 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Soust-Verdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A García Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Llatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gómez de Cózar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022008. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the greenhouse gas emissions of a high-rise residential building assessed with different national LCA approaches – IEA EBC Annex 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022029. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of refurbishment vs. new constructions by means of LCA and durability-based estimations of buildings lifespans: A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Palacios-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gracia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda López-Mesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.106203. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (12), pp.2272-2280. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and model predictive control of energy-efficient buildings for electrical heating load shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.466 - 480. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of simplified control rules from an optimal strategy for electrical heating in a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.294-308. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1349835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in Life Cycle Impact Assessment methods (LCIA) and indicators for construction materials: What matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Achim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for temporal variation of electricity production and consumption in the LCA of an energy-efficient house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Effect of PCM Wallboards by Coupling Simplified Phase Change Model with Design Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Construction and Planning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jbcpr.2014.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ag6790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic programming to study load shifting in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.57-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment model applied to housing in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyarzo Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of simplification of life cycle inventories on the accuracy of impact assessment: application to construction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings using thermal simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental assessment of two high energy performance residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.276-284. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design tools for the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Yd Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, mai-juin (155), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization, modeling and simulation of a wood pellet micro-combined heat and power unit used as a heat source for a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.896-903. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons passives sont-elles confortables ? écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jan/Fév (857), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-technologies dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment applications in the building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.334-347. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJETM.2008.019455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and environmental assessment of a passive building equipped with an earth-to-air heat exchanger in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (9), pp.820-831. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2008.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic collectors efficiency according to their integration in buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 80 n° 1, pp.P. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of buildings accounting for renewable electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jun 2025, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3929/ethz-c-000785773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des limites planétaires dans l'ACV des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle / Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 16 national methods in the life cycle assessment of carbon storage in wood products in a reference building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Virtual conference, Australia. pp.012059, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1363/1/012059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of building reversible ground-coupled heat pump systems supported by dynamic electricity mix data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control using a trigger time search for optimal heating of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple advanced Bayesian calibration algorithms in building energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConférenceConférence Francophone de l'International Building Performance Simulation Association ( IBPSA )France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre conception paramétrique et analyse de cycle de vie pour l'écoconception des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance (IBPSA) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective sur la résilience des bâtiments face aux canicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Ouvrier Bonnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la qualité de l'air dans l'analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association ( IBPSA ) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimisation, building energy simulation and life cycle assessment to the design of an urban project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the life cycle assessment to a building sample for in order to helping in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lisbonne mais Distanciel, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Strategies for Energy Production Systems using Buildings Thermal Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment to a building sample in order to help in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REHVA, May 2021, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère robuste de bâtiment zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception d’un projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Innovation et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, ELSA-PACTE, Cité de l'Économie et des Métiers de Demain, Dec 2020, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and consequential LCA aspects in multi-objective optimisation for NZEB design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSBE 20 - World Sustainable Built Environment - Beyond2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Gothenburg, Sweden. pp.032031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/3/032031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: the contribution of life cycle assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AESOP 2019 Planning for Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usages des indicateurs d'économie circulaire : le cas de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR] 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gondian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental assessment of an identical office building with national methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch U Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: a case studies analysis of current practices and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen A-ZEB, Affordable zero energy buildings (bâtiments zéro énergie à coût abordable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASSIBAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et analyse de cycle de vie de bâtiments zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France: Conférence Francophone de l'International Building Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception des projets urbains et lien avec la Stratégie économie circulaire de Paris : le projet PULSE-PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Serafim Guardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance Contracting Methodology Based upon Simulation and Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Life Cycle Assessment: Investigation of Influential Parameters in a Helpful Decision Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment Conference (WSBE17 Hong Kong)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a 'plus-energy' house using stochastic occupancy model, life-cycle assessment and multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza N AND Underwood C. (Ed) Building simulation and optimisation, third international building performance simulation association IBPSA-England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Germany. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and environment knowledge week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA applicability at district scale demonstrated throughout a case study: shortcomings and perspectives for future improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Built Environment (SBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA enhancement perspectives to facilitate scaling up from building to territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) Regional Conference Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, France. http://dx.doi.org/10.3218/3774-6_42, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment in urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management – Life Cycle Management for product sustainability value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence des occupants sur la performance énergétique des logements par le biais d'une modélisation stochastique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ventilative cooling in a single family house -Characterization and modelling of natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering temporal variation in the life cycle assessment of buildings, application to electricity consumption and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of methodological challenges in energy and environmental assessment of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on LCA results analysis, interpretation and reporting in the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Comprehensive Stochastic Model of Occupancy in Building Simulation to Study how Inhabitants Influence Energy Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international plea 2014 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic LCA applied to buildings and urban districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sb13 Munich: Implementing Sustainability – Barriers and Chances, session 4.6, Life Cycle Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for thermal mass in thermal simulation tools: comparison of several assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for estimationg the buildings enveloppe thermal characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU PERFORMANCE EVALUATION BY SIMULATION OF A COUPLED AIR SOURCE HEAT PUMP/PV-T COLLECTOR SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lokhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of builiding control strategies using dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Builing Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental performance of buildings using dynamic life cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of urban settlements using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF VENTILATIVE COOLING IN A SINGLE FAMILY HOUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Plesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th AICV Conference: Energy conservation technologies for mitigation and adaptation in the built environment: the role of ventilation strategies and smart materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aiding & multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Life-Cycle Civil Engineering, IALCCE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienne, Austria. pp.1084-1092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of a French simplified LCI database using building products industry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, session LCI data, validation, aggregation, uncertainties,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE AERAULIC CHARACTERIZATION OF ROOF WINDOWS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th AIVC conference-2nd TightVent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une stratégie d’effacement de la consommation électrique de pointe dans le bâtiment par l’application de la programmation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reduced Set of Indicators in Buildings LCA Applications: A Statistical Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. 65-72 (+ 4 p. of appendixes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de cycle de vie dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electricity related impacts using a dynamic LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, Decision &amp; management session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA application in urban design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction - Dynamic LCA session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the ability of various building in handling load shiftings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Power Engineering and Automation Conference (PEAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, China. pp.393 - 397, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEAM.2011.6134968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Programming Optimization to Maintain Comfort in Building during Summer Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings (SBE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stockholm, Sweden. pp.137-146, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36645-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical screening technique to derive simplified characterization models between life cycle inventory (LCI) flows and life cycle impact assessment (LCIA) indicators: An application for the ADP indicator of construction materials and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA X - Bridging Science, Policy, and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de chauffage adapté aux logements à très faibles besoins énergétiques : micro- cogénération et ventilation double-flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Moret-sur Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a simplified LCA-based model for buildings: recycling aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an air-to-air heat pump coupled with temperate air-sources integrated into a dwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Filliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.2266-2273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying innovative concepts by coupling simplified: Simulation and multizone airflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a positive energy house in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.501-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétique et environnemental simulés d'un bâtiment passif équipé d'un échangeur air-sol, en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for renovated energy efficient social housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Dalenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Nesje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Csoknyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESB 07 Central Europe towards sustainable building, session W1A Education and information 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique d'un échangeur air-sol pour le rafraîchissement de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA : froid solaire et confort d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France. pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éco-techniques à l'éco-conception des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'assistance à la maîtrise d'ouvrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e. La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation du bâtiment, COMFIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancs d'essais de logiciels de simulation thermique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neighbourhoods, the eco-housing guidlines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hoyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Stoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">climate change energy awareness energy efficiency Solanova and eco housing section,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.218-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'aide à la conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e, La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neigghbourhoods, the eco-housign project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change, energy awareness, energy efficiency, Solanova and eco housing section.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of urban development projects : Coupling LCA and transport simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie dans les projets urbains, cas pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. Eyrolles, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Buildings and Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2016, 9781138029675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design for buildings and neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 2015, 9781138027954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.458, 2013, 9782356710659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2013, Développement durable, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.331, 2008, Sciences de la Terre et de l'Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment applied to the eco-design of urban projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of embodied carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277927-21/life-cycle-assessment-applied-eco-design-urban-projects-france-bruno-peuportier-patrick-schalbart, 2023, 9781003277927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire plus vite la ville durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-416-00257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria-Oriented Optimization of Building Energy Performances: The Annex 72 IEA-EBC Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cellura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy systems evaluation (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 260, 2021, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67376-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular economy implementation in urban projects: practices and assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Urban and Regional Planning 7 Transformative Planning Smarter, Greener and More Inclusive Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Quantification of Uncertainties in Building Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.29-60, 2020, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la quantification des incertitudes en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Developpement Durable, 2356715371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale de l'éco-conception du cadre bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire, territoire et génie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards CLCA to model electricity consumption in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-56, 2015, 9782356711496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvement of Housing Envelopes in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST C16 Improving the Quality of Existing Urban Bulding Envelopes - Facades and Roofs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Architectural Engineering Series, pp.31-40, 2007, vol. 5, ISBN 978-1-58603-737-6 Delf University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for design decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajda Potrc Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Röck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and target-setting for the life cycle-based environmental performance of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freja Nygaard Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'éco-conception des bâtiments passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application d'un outil pour l'évaluation de la qualité environnementale des bâtiments rapport final de la phase 2 = Development and application of a tool for the assessment of building environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaugain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER Phase 1 Rapport final = EQUER project. Phase 1. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER - phase 1 = EQUER project - step 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE PARIS : Ecoconception des Projets Urbains et Liens avec la Stratégie Economie circulaire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2012 de la Chaire ParisTech-Vinci Eco-conception des ensembles bâtis et des infrastructures. Document Mines ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Scientifique sur le Confort d’Eté, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICRO 15 kWh Système de micro-cogénération et de ventilation adapté aux logements à très faibles besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université toulouse 3 Paul Sabatier. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regen-Link -Site 4 : La Noue Research Programme ENERGY, ENVIRONMENT AND SUSTAINABLE DEVELOPMENT Thematic Priorities: ENERGY, Key Action 6, Economic and Efficient Energy for a Competitive Europe Category of RTD project Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARMINES. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3A65A95"/>
+    <w:nsid w:val="0B19EE7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-peuportier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1085-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071391754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramseier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balouktsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Foliente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Hamid Dicko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227608" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soust-Verdaguer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garc&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Llatas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez de C&#243;zar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allacker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frischknecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramseier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Birgisdottir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chae" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aumann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpa Birgisdottir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01690-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Palacios-Munoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gracia-Villa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda L&#243;pez-Mesa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106203" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Achim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7Z281X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbcpr.2014.21002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyarzo Juan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Favre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.08.041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-217T3M2Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.11.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF59NHZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocm&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZKMHD90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2008.019455" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.02.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D5K5FJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797784v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balouktsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foliente" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Francart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1363/1/012059" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194021v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salameh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch U Chae" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463753v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_43" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibiude" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiopu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_42" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462142v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459888v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Duer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Favre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459975v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460049v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasvaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459906v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sibiude" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nibel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524940v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mejri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524934v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Ben Nejma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lokhat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auzenet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Claudon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524938v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463722v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Plesner" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Leger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463420v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951918v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463190v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463364v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463392v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664882v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malisani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAM.2011.6134968" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463675v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36645-1_13" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20910188E4829CE2575D59CA21FDC9AB8814DCC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952137v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175494v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labaume" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ry Lavoye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574663v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Filliard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574742v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574736v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574725v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817305v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216078v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Neumann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olof Dalenback" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Nesje" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csoknyai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216068v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121177v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Popovici" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102301v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077400v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077433v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salomon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mikolasek" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077420v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077382v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Jonge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoyland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Peter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stoa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077410v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077426v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301414v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483611v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Eco-design-of-Buildings-and-Infrastructure/Peuportier-Leurent-Roger-Estrade/p/book/9781138029675" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292612v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461359v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/eco-conception-des-ensembles-batis-et-des-infrastructures.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875002v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509347v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869439v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379951v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montana" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cellura" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67376-5_10" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201463v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461361v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/ecosd-annual-workshop.html" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199047v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guarracino" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382601v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Passer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajda Potrc Obrecht" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;ck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468687" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382610v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468752" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463018v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464525v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520559v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaugain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520571v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520569v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382590v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852145v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264722v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Videau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cardonnel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177297v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264735v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-peuportier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1085-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071391754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramseier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balouktsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Foliente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Hamid Dicko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soust-Verdaguer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garc&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Llatas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez de C&#243;zar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allacker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frischknecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramseier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Birgisdottir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chae" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Palacios-Munoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gracia-Villa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda L&#243;pez-Mesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpa Birgisdottir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01690-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Achim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7Z281X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbcpr.2014.21002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Favre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyarzo Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHXV2TG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.08.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-217T3M2Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.11.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF59NHZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocm&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZKMHD90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2008.019455" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.02.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D5K5FJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balouktsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foliente" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Francart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1363/1/012059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salameh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch U Chae" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_43" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibiude" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailhac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiopu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_42" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462142v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Duer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Favre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasvaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sibiude" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nibel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524993v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mejri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Ben Nejma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lokhat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auzenet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Claudon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524934v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524938v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524485v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463722v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Plesner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769827v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Leger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951918v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463364v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664882v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malisani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAM.2011.6134968" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463675v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36645-1_13" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20910188E4829CE2575D59CA21FDC9AB8814DCC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952137v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labaume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ry Lavoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Filliard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574742v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocme" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216078v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Neumann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olof Dalenback" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Nesje" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csoknyai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216068v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121177v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Popovici" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102301v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077400v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salomon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mikolasek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077420v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077382v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Jonge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoyland" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Peter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stoa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077410v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077426v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483611v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Eco-design-of-Buildings-and-Infrastructure/Peuportier-Leurent-Roger-Estrade/p/book/9781138029675" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/eco-conception-des-ensembles-batis-et-des-infrastructures.html" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875002v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509347v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869439v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379951v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montana" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cellura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67376-5_10" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201463v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/ecosd-annual-workshop.html" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guarracino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382601v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Passer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajda Potrc Obrecht" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;ck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468687" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382610v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468752" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463018v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520559v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaugain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520571v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382590v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852145v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264722v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Videau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cardonnel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264735v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>