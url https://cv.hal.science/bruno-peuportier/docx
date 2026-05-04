--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Peuportier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1085-3280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071391754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing positive and negative environmental impacts of urban greening considering future climate: A case study in the Paris region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferraz de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100277. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-025-02509-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating effects of overheating on human health into buildings’ life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (11), pp.2137-2150. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing life cycle assessment for reversible ground-coupled heat pump systems through dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143498. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprint assessment of a wood multi-residential building considering biogenic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.136834. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16, pp.3032. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero Carbon Performance in a French Apartment Building?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Hamid Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7608. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16227608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux canicules : évaluer et améliorer la résilience des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, décembre 2022, pp. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainties in comparative building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110543. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie appliquée à l'écoconception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des technologies de simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long-term and short-term temporal variation and uncertainty of electricity production in the life cycle assessment of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying optimal renovation schedules for building portfolios: Application in a social housing context under multi-year funding constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.111290. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CIRCULAR ECONOMY IN URBAN PROJECTS: A CASE STUDY ANALYSIS OF CURRENT PRACTICES AND TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24306/TrAESOP.2021.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a Large Vertical Ground Heat Exchanger Integrated with a Heat Pump for Building Energy Simulation in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022050. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of using systematic decomposition structures to organize building LCA information: A comparative analysis of national standards and guidelines- IEA EBC ANNEX 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Soust-Verdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A García Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Llatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gómez de Cózar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022008. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the greenhouse gas emissions of a high-rise residential building assessed with different national LCA approaches – IEA EBC Annex 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022029. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of refurbishment vs. new constructions by means of LCA and durability-based estimations of buildings lifespans: A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Palacios-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gracia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda López-Mesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.106203. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (12), pp.2272-2280. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and model predictive control of energy-efficient buildings for electrical heating load shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.466 - 480. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of simplified control rules from an optimal strategy for electrical heating in a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.294-308. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1349835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in Life Cycle Impact Assessment methods (LCIA) and indicators for construction materials: What matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Achim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for temporal variation of electricity production and consumption in the LCA of an energy-efficient house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Effect of PCM Wallboards by Coupling Simplified Phase Change Model with Design Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Construction and Planning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jbcpr.2014.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ag6790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic programming to study load shifting in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.57-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment model applied to housing in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyarzo Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of simplification of life cycle inventories on the accuracy of impact assessment: application to construction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings using thermal simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental assessment of two high energy performance residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.276-284. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design tools for the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Yd Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, mai-juin (155), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization, modeling and simulation of a wood pellet micro-combined heat and power unit used as a heat source for a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.896-903. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons passives sont-elles confortables ? écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jan/Fév (857), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-technologies dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment applications in the building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.334-347. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJETM.2008.019455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and environmental assessment of a passive building equipped with an earth-to-air heat exchanger in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (9), pp.820-831. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2008.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic collectors efficiency according to their integration in buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 80 n° 1, pp.P. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of buildings accounting for renewable electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jun 2025, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3929/ethz-c-000785773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des limites planétaires dans l'ACV des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle / Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 16 national methods in the life cycle assessment of carbon storage in wood products in a reference building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Virtual conference, Australia. pp.012059, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1363/1/012059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of building reversible ground-coupled heat pump systems supported by dynamic electricity mix data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control using a trigger time search for optimal heating of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple advanced Bayesian calibration algorithms in building energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConférenceConférence Francophone de l'International Building Performance Simulation Association ( IBPSA )France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre conception paramétrique et analyse de cycle de vie pour l'écoconception des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance (IBPSA) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective sur la résilience des bâtiments face aux canicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Ouvrier Bonnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la qualité de l'air dans l'analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association ( IBPSA ) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimisation, building energy simulation and life cycle assessment to the design of an urban project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the life cycle assessment to a building sample for in order to helping in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lisbonne mais Distanciel, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Strategies for Energy Production Systems using Buildings Thermal Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment to a building sample in order to help in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REHVA, May 2021, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère robuste de bâtiment zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception d’un projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Innovation et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, ELSA-PACTE, Cité de l'Économie et des Métiers de Demain, Dec 2020, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and consequential LCA aspects in multi-objective optimisation for NZEB design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSBE 20 - World Sustainable Built Environment - Beyond2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Gothenburg, Sweden. pp.032031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/3/032031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: the contribution of life cycle assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AESOP 2019 Planning for Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usages des indicateurs d'économie circulaire : le cas de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR] 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gondian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental assessment of an identical office building with national methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch U Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: a case studies analysis of current practices and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen A-ZEB, Affordable zero energy buildings (bâtiments zéro énergie à coût abordable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASSIBAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et analyse de cycle de vie de bâtiments zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France: Conférence Francophone de l'International Building Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception des projets urbains et lien avec la Stratégie économie circulaire de Paris : le projet PULSE-PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Serafim Guardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance Contracting Methodology Based upon Simulation and Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Life Cycle Assessment: Investigation of Influential Parameters in a Helpful Decision Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment Conference (WSBE17 Hong Kong)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a 'plus-energy' house using stochastic occupancy model, life-cycle assessment and multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza N AND Underwood C. (Ed) Building simulation and optimisation, third international building performance simulation association IBPSA-England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Germany. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and environment knowledge week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA applicability at district scale demonstrated throughout a case study: shortcomings and perspectives for future improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Built Environment (SBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA enhancement perspectives to facilitate scaling up from building to territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) Regional Conference Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, France. http://dx.doi.org/10.3218/3774-6_42, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment in urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management – Life Cycle Management for product sustainability value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence des occupants sur la performance énergétique des logements par le biais d'une modélisation stochastique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ventilative cooling in a single family house -Characterization and modelling of natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering temporal variation in the life cycle assessment of buildings, application to electricity consumption and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of methodological challenges in energy and environmental assessment of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on LCA results analysis, interpretation and reporting in the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Comprehensive Stochastic Model of Occupancy in Building Simulation to Study how Inhabitants Influence Energy Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international plea 2014 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic LCA applied to buildings and urban districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sb13 Munich: Implementing Sustainability – Barriers and Chances, session 4.6, Life Cycle Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for thermal mass in thermal simulation tools: comparison of several assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for estimationg the buildings enveloppe thermal characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU PERFORMANCE EVALUATION BY SIMULATION OF A COUPLED AIR SOURCE HEAT PUMP/PV-T COLLECTOR SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lokhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of builiding control strategies using dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Builing Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental performance of buildings using dynamic life cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of urban settlements using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF VENTILATIVE COOLING IN A SINGLE FAMILY HOUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Plesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th AICV Conference: Energy conservation technologies for mitigation and adaptation in the built environment: the role of ventilation strategies and smart materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aiding & multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Life-Cycle Civil Engineering, IALCCE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienne, Austria. pp.1084-1092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of a French simplified LCI database using building products industry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, session LCI data, validation, aggregation, uncertainties,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE AERAULIC CHARACTERIZATION OF ROOF WINDOWS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th AIVC conference-2nd TightVent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une stratégie d’effacement de la consommation électrique de pointe dans le bâtiment par l’application de la programmation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reduced Set of Indicators in Buildings LCA Applications: A Statistical Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. 65-72 (+ 4 p. of appendixes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de cycle de vie dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electricity related impacts using a dynamic LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, Decision &amp; management session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA application in urban design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction - Dynamic LCA session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the ability of various building in handling load shiftings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Power Engineering and Automation Conference (PEAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, China. pp.393 - 397, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEAM.2011.6134968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Programming Optimization to Maintain Comfort in Building during Summer Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings (SBE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stockholm, Sweden. pp.137-146, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36645-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical screening technique to derive simplified characterization models between life cycle inventory (LCI) flows and life cycle impact assessment (LCIA) indicators: An application for the ADP indicator of construction materials and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA X - Bridging Science, Policy, and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de chauffage adapté aux logements à très faibles besoins énergétiques : micro- cogénération et ventilation double-flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Moret-sur Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a simplified LCA-based model for buildings: recycling aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an air-to-air heat pump coupled with temperate air-sources integrated into a dwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Filliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.2266-2273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying innovative concepts by coupling simplified: Simulation and multizone airflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a positive energy house in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.501-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétique et environnemental simulés d'un bâtiment passif équipé d'un échangeur air-sol, en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for renovated energy efficient social housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Dalenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Nesje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Csoknyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESB 07 Central Europe towards sustainable building, session W1A Education and information 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique d'un échangeur air-sol pour le rafraîchissement de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA : froid solaire et confort d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France. pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éco-techniques à l'éco-conception des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'assistance à la maîtrise d'ouvrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e. La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation du bâtiment, COMFIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancs d'essais de logiciels de simulation thermique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neighbourhoods, the eco-housing guidlines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hoyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Stoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">climate change energy awareness energy efficiency Solanova and eco housing section,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.218-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'aide à la conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e, La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neigghbourhoods, the eco-housign project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change, energy awareness, energy efficiency, Solanova and eco housing section.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of urban development projects : Coupling LCA and transport simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie dans les projets urbains, cas pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. Eyrolles, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Buildings and Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2016, 9781138029675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design for buildings and neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 2015, 9781138027954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.458, 2013, 9782356710659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2013, Développement durable, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.331, 2008, Sciences de la Terre et de l'Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment applied to the eco-design of urban projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of embodied carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277927-21/life-cycle-assessment-applied-eco-design-urban-projects-france-bruno-peuportier-patrick-schalbart, 2023, 9781003277927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire plus vite la ville durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-416-00257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria-Oriented Optimization of Building Energy Performances: The Annex 72 IEA-EBC Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cellura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy systems evaluation (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 260, 2021, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67376-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular economy implementation in urban projects: practices and assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Urban and Regional Planning 7 Transformative Planning Smarter, Greener and More Inclusive Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Quantification of Uncertainties in Building Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.29-60, 2020, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la quantification des incertitudes en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Developpement Durable, 2356715371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale de l'éco-conception du cadre bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire, territoire et génie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards CLCA to model electricity consumption in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-56, 2015, 9782356711496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvement of Housing Envelopes in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST C16 Improving the Quality of Existing Urban Bulding Envelopes - Facades and Roofs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Architectural Engineering Series, pp.31-40, 2007, vol. 5, ISBN 978-1-58603-737-6 Delf University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for design decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajda Potrc Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Röck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and target-setting for the life cycle-based environmental performance of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freja Nygaard Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'éco-conception des bâtiments passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application d'un outil pour l'évaluation de la qualité environnementale des bâtiments rapport final de la phase 2 = Development and application of a tool for the assessment of building environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaugain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER Phase 1 Rapport final = EQUER project. Phase 1. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER - phase 1 = EQUER project - step 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE PARIS : Ecoconception des Projets Urbains et Liens avec la Stratégie Economie circulaire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2012 de la Chaire ParisTech-Vinci Eco-conception des ensembles bâtis et des infrastructures. Document Mines ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Scientifique sur le Confort d’Eté, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICRO 15 kWh Système de micro-cogénération et de ventilation adapté aux logements à très faibles besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université toulouse 3 Paul Sabatier. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regen-Link -Site 4 : La Noue Research Programme ENERGY, ENVIRONMENT AND SUSTAINABLE DEVELOPMENT Thematic Priorities: ENERGY, Key Action 6, Economic and Efficient Energy for a Competitive Europe Category of RTD project Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARMINES. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Peuportier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1085-3280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071391754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing positive and negative environmental impacts of urban greening considering future climate: A case study in the Paris region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferraz de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100277. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2025.100277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-025-02509-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating effects of overheating on human health into buildings’ life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (11), pp.2137-2150. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing life cycle assessment for reversible ground-coupled heat pump systems through dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 472, pp.143498. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally efficient sensitivity analysis for building ecodesign with many-level categorical input factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.15. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprint assessment of a wood multi-residential building considering biogenic carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.136834. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.136834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of the Effects of Heat Island on Building Energy Simulation: A Case Study in Wuhan, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 16, pp.3032. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16073032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Net Zero Carbon Performance in a French Apartment Building?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Hamid Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7608. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16227608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux canicules : évaluer et améliorer la résilience des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, décembre 2022, pp. 118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainties in comparative building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.110543. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a residential building in China accounting for spatial and temporal variations of electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de cycle de vie appliquée à l'écoconception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des technologies de simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.222.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global model for fast calculation of the thermal response factor of large-scale boreholes heat exchangers combining the FLS model, the 2D heat equation and a threepoints method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying optimal renovation schedules for building portfolios: Application in a social housing context under multi-year funding constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.111290. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE CIRCULAR ECONOMY IN URBAN PROJECTS: A CASE STUDY ANALYSIS OF CURRENT PRACTICES AND TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24306/TrAESOP.2021.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long-term and short-term temporal variation and uncertainty of electricity production in the life cycle assessment of Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2021.118141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a Large Vertical Ground Heat Exchanger Integrated with a Heat Pump for Building Energy Simulation in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022050. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of using systematic decomposition structures to organize building LCA information: A comparative analysis of national standards and guidelines- IEA EBC ANNEX 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Soust-Verdaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A García Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Llatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gómez de Cózar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022008. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the greenhouse gas emissions of a high-rise residential building assessed with different national LCA approaches – IEA EBC Annex 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ramseier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 588, pp.022029. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/2/022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of refurbishment vs. new constructions by means of LCA and durability-based estimations of buildings lifespans: A new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Palacios-Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gracia-Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda López-Mesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.106203. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental benchmarks for buildings: needs, challenges and solutions—71st LCA forum, Swiss Federal Institute of Technology, Zürich, 18 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Aumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (12), pp.2272-2280. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-019-01690-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reduction and model predictive control of energy-efficient buildings for electrical heating load shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2018.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 199, pp.466 - 480. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical validation of different internal superficial heat transfer models on a full-scale passive house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1331376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an electricity system model allowing dynamic and marginal approaches in LCA—tested in the French context of space heating in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (8), pp.1177 - 1190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-016-1229-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of simplified control rules from an optimal strategy for electrical heating in a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Performance Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.294-308. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19401493.2017.1349835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating climate change and energy mix scenarios in LCA of buildings and districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Assoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp. 619-629. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for temporal variation of electricity production and consumption in the LCA of an energy-efficient house</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113, pp.532-540. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations in Life Cycle Impact Assessment methods (LCIA) and indicators for construction materials: What matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Achim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.174-182. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Thermal Effect of PCM Wallboards by Coupling Simplified Phase Change Model with Design Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Construction and Planning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jbcpr.2014.21002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, ag6790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of dynamic programming to study load shifting in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.57-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment model applied to housing in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyarzo Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of simplification of life cycle inventories on the accuracy of impact assessment: application to construction products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2014.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings using thermal simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2012.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and environmental assessment of two high energy performance residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.276-284. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.buildenv.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design tools for the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParisTech Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie d'un bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, mai-juin (155), pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Colombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédissia de Chastenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Yd Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization, modeling and simulation of a wood pellet micro-combined heat and power unit used as a heat source for a residential building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (6), pp.896-903. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un habitat à énergie positive : éclairage sur notre futur commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Aggeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons passives sont-elles confortables ? écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVC - La Revue des Climaticiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jan/Fév (857), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment applications in the building sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.334-347. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJETM.2008.019455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and environmental assessment of a passive building equipped with an earth-to-air heat exchanger in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (9), pp.820-831. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2008.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éco-technologies dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic collectors efficiency according to their integration in buildings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 80 n° 1, pp.P. 65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental quality of buildings towards a more environmentally conscious design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (3), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-092X(96)00071-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for the thermal design of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8 (2), p. 109 - 120. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Environmental Sustainability Assessment of buildings accounting for renewable electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jun 2025, Zürich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3929/ethz-c-000785773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des limites planétaires dans l'ACV des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA France, May 2024, La Rochelle / Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 16 national methods in the life cycle assessment of carbon storage in wood products in a reference building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Ouellet-Plamondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Delem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Foliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Virtual conference, Australia. pp.012059, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1363/1/012059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of building reversible ground-coupled heat pump systems supported by dynamic electricity mix data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caipeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed model predictive control using a trigger time search for optimal heating of multizone buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building simulation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Sep 2023, Shangaï, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre conception paramétrique et analyse de cycle de vie pour l'écoconception des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance (IBPSA) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective sur la résilience des bâtiments face aux canicules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Ouvrier Bonnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la qualité de l'air dans l'analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association ( IBPSA ) France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chalons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple advanced Bayesian calibration algorithms in building energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConférenceConférence Francophone de l'International Building Performance Simulation Association ( IBPSA )France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimisation, building energy simulation and life cycle assessment to the design of an urban project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the life cycle assessment to a building sample for in order to helping in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lisbonne mais Distanciel, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Strategies for Energy Production Systems using Buildings Thermal Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment to a building sample in order to help in projects evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climamed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, REHVA, May 2021, Lisbon (Online Event), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoconception d’un projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Innovation et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, ELSA-PACTE, Cité de l'Économie et des Métiers de Demain, Dec 2020, Internet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and consequential LCA aspects in multi-objective optimisation for NZEB design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSBE 20 - World Sustainable Built Environment - Beyond2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Gothenburg, Sweden. pp.032031, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/588/3/032031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère robuste de bâtiment zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview Of A Large Scale Monitoring Project Of Energy Positive Houses: Complementarity Between Simulations And Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gondian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usages des indicateurs d'économie circulaire : le cas de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR] 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental assessment of an identical office building with national methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch U Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: a case studies analysis of current practices and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 AESOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy in urban projects: the contribution of life cycle assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AESOP 2019 Planning for Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthodologie pour la garantie de performance énergétique en réhabilitation basée sur la régression quantile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards holistic building optimization using a computing environment that enable interoperability between numerical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Souyri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment tools developed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALCCE 2018 The Sixth International Symposium on Life-Cycle Civil Engineering.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoconception des projets urbains et lien avec la Stratégie économie circulaire de Paris : le projet PULSE-PARIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès [avniR]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une optimisation intégrée des bâtiments basée sur un environnement permettant l'interopérabilité des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L A Serafim Guardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Brunotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Enciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France :Conférence Francophone de l'International Building Performance Simulation Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 31ST INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multicritère et analyse de cycle de vie de bâtiments zéro-énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA France: Conférence Francophone de l'International Building Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen A-ZEB, Affordable zero energy buildings (bâtiments zéro énergie à coût abordable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mija Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASSIBAT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance Contracting Methodology Based upon Simulation and Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBPSA, Aug 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Life Cycle Assessment: Investigation of Influential Parameters in a Helpful Decision Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sustainable Built Environment Conference (WSBE17 Hong Kong)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA applicability at district scale demonstrated throughout a case study: shortcomings and perspectives for future improvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poulhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building life cycle assessment: investigation of influential parameters in a helpful decision tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sustainable Built Environment (SBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of influential parameters in building energy simulation and life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Le Tampon, Reunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA enhancement perspectives to facilitate scaling up from building to territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mailhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE) Regional Conference Zurich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, France. http://dx.doi.org/10.3218/3774-6_42, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception de maisons à énergie positive assistée par optimisation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA France (Conférence Francophone de l'International Building Performance Simulation Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie conséquentielle appliquée à l’étude d’une maison individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of a 'plus-energy' house using stochastic occupancy model, life-cycle assessment and multi-objective optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hamza N AND Underwood C. (Ed) Building simulation and optimisation, third international building performance simulation association IBPSA-England</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT AS A DESIGN AID TOOL FOR URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Built Environment (SBE 2016) regional conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Zurich, Germany. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3218/3774-6_89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFE CYCLE ASSESSMENT APPLIED TO URBAN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and environment knowledge week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un processus de garantie de performance énergétique : application à des logements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ligier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of life cycle assessment in urban projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Life Cycle Management – Life Cycle Management for product sustainability value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ventilative cooling in a single family house -Characterization and modelling of natural ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering temporal variation in the life cycle assessment of buildings, application to electricity consumption and production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of methodological challenges in energy and environmental assessment of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fiabilité de COMFIE par comparaison à des mesures. Application à un bâtiment passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Recht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de lois heuristiques à partir de la programmation dynamique : application à l'effacement de la consommation électrique de pointe dans les bâtiments performants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on LCA results analysis, interpretation and reporting in the construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sibiude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Nibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 14 Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of heating control rules from the dynamic programming method for load shifting in energy-efficient building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on System Simulation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Comprehensive Stochastic Model of Occupancy in Building Simulation to Study how Inhabitants Influence Energy Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international plea 2014 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence des occupants sur la performance énergétique des logements par le biais d'une modélisation stochastique globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic LCA applied to buildings and urban districts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sb13 Munich: Implementing Sustainability – Barriers and Chances, session 4.6, Life Cycle Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for thermal mass in thermal simulation tools: comparison of several assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Munaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different methods for estimationg the buildings enveloppe thermal characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU PERFORMANCE EVALUATION BY SIMULATION OF A COUPLED AIR SOURCE HEAT PUMP/PV-T COLLECTOR SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachem Ben Nejma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël Lokhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Claudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of builiding control strategies using dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Builing Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental performance of buildings using dynamic life cycle simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Simulation 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of urban settlements using LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision aiding & multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Life-Cycle Civil Engineering, IALCCE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vienne, Austria. pp.1084-1092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF VENTILATIVE COOLING IN A SINGLE FAMILY HOUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Duer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffer Plesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th AICV Conference: Energy conservation technologies for mitigation and adaptation in the built environment: the role of ventilation strategies and smart materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS THE AERAULIC CHARACTERIZATION OF ROOF WINDOWS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th AIVC conference-2nd TightVent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une stratégie d’effacement de la consommation électrique de pointe dans le bâtiment par l’application de la programmation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reduced Set of Indicators in Buildings LCA Applications: A Statistical Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. 65-72 (+ 4 p. of appendixes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de cycle de vie dans la construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electricity related impacts using a dynamic LCA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic multi criteria optimization for existing buildings holistic retrofit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rivallain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baverel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, Decision &amp; management session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA application in urban design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Herfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction - Dynamic LCA session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Dynamic Programming Optimization to Maintain Comfort in Building during Summer Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability in Energy and Buildings (SBE'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stockholm, Sweden. pp.137-146, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36645-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the ability of various building in handling load shiftings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Power Engineering and Automation Conference (PEAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Wuhan, China. pp.393 - 397, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEAM.2011.6134968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664882v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of a French simplified LCI database using building products industry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schiopu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction, session LCI data, validation, aggregation, uncertainties,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling of a building thermal model with a controlled electical heater for an hybrid energy simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy-Pontoise, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical screening technique to derive simplified characterization models between life cycle inventory (LCI) flows and life cycle impact assessment (LCIA) indicators: An application for the ADP indicator of construction materials and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCA X - Bridging Science, Policy, and the Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de chauffage adapté aux logements à très faibles besoins énergétiques : micro- cogénération et ventilation double-flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Moret-sur Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un modèle thermique issu de COMFIE avec un chauffage régulé électriquement pour une simulation temporelle hybride à pas variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Gaaloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Moret-sur-Loing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an air-to-air heat pump coupled with temperate air-sources integrated into a dwelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Filliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guiavarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance Simulation Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Glasgow, United Kingdom. pp.2266-2273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying innovative concepts by coupling simplified: Simulation and multizone airflow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.149-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of a positive energy house in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.501-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a simplified LCA-based model for buildings: recycling aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lasvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2009 - Renewables in a changing climate : from nano to urban scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans énergétique et environnemental simulés d'un bâtiment passif équipé d'un échangeur air-sol, en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training for renovated energy efficient social housing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uli Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Olof Dalenback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Nesje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Csoknyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESB 07 Central Europe towards sustainable building, session W1A Education and information 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic. pp.276-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and comparison of materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminar on Society and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Séville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermique d'un échangeur air-sol pour le rafraîchissement de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA : froid solaire et confort d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France. pp.96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Trocme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement durable des quartiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des éco-techniques à l'éco-conception des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique SFT-IBPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'assistance à la maîtrise d'ouvrage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e. La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de simulation du bâtiment, COMFIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Mikolasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancs d'essais de logiciels de simulation thermique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique IBPSA France - SFT 2005, outil de simulation thermo-aéraulique du bâtiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neigghbourhoods, the eco-housign project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change, energy awareness, energy efficiency, Solanova and eco housing section.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.194-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'aide à la conception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cm3e, La qualité environnementale des constructions. Où en est-on ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable neighbourhoods, the eco-housing guidlines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander de Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hoyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Stoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">climate change energy awareness energy efficiency Solanova and eco housing section,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Visegrad, Hungary. pp.218-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an object oriented model for the assessment of the environment quality of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference, Buildings and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Garston, United Kingdom. p. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioclimatic design aid based upon multizone simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Denver, Colorado, United States. p. 3503-3508 - ISBN 008041690X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMFIE: a software for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference, International Building Performance Simulation Association, IBPSA'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Sophia Antipolis, France. pp.521-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation tool with its expert interface for passive solar design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ASME International Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Miami, United States. pp.263-269, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01425919008909714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of urban development projects : Coupling LCA and transport simulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kotelnikova-Weiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie dans les projets urbains, cas pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Peuportier. Eyrolles, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of buildings and infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures, tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergétique des bâtiments et simulation thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.448, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Buildings and Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.382, 2016, 9781138029675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design for buildings and neighborhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis, 2015, 9781138027954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.458, 2013, 9782356710659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, pp.238, 2013, Développement durable, 9782356710512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des bâtiments et des quartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses MINES ParisTech, pp.331, 2008, Sciences de la Terre et de l'Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment applied to the eco-design of urban projects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge handbook of embodied carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, https://www.taylorfrancis.com/chapters/edit/10.4324/9781003277927-21/life-cycle-assessment-applied-eco-design-urban-projects-france-bruno-peuportier-patrick-schalbart, 2023, 9781003277927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria-Oriented Optimization of Building Energy Performances: The Annex 72 IEA-EBC Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpa Birgisdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Cellura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy systems evaluation (volume 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 260, 2021, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-67376-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular economy implementation in urban projects: practices and assessment tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Urban and Regional Planning 7 Transformative Planning Smarter, Greener and More Inclusive Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux et démarche d’écoconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire plus vite la ville durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-416-00257-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Quantification of Uncertainties in Building Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Design of Buildings and Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.29-60, 2020, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003095071-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche globale de l'éco-conception du cadre bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie circulaire, territoire et génie urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la quantification des incertitudes en analyse de cycle de vie des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-conception des ensembles bâtis et des infrastructures Tome 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Developpement Durable, 2356715371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards CLCA to model electricity consumption in buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD Annual Workshop - Consequential LCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-56, 2015, 9782356711496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Improvement of Housing Envelopes in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guarracino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST C16 Improving the Quality of Existing Urban Bulding Envelopes - Facades and Roofs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research in Architectural Engineering Series, pp.31-40, 2007, vol. 5, ISBN 978-1-58603-737-6 Delf University Press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidelines for design decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Passer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajda Potrc Obrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Röck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and target-setting for the life cycle-based environmental performance of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lützkendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Balouktsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freja Nygaard Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7468752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-conception des ensembles bâtis et des infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils pour l'éco-conception des bâtiments passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vorger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et application d'un outil pour l'évaluation de la qualité environnementale des bâtiments rapport final de la phase 2 = Development and application of a tool for the assessment of building environmental quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaugain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER Phase 1 Rapport final = EQUER project. Phase 1. Final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Diaz Pedregal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet EQUER - phase 1 = EQUER project - step 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Polster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994, 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for integrating indoor air quality into the life cycle assessment of buildings: application to the sizing of ventilation rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of heating in a two-zone building using price decomposition-coordination method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Frapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaplais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schalbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSE PARIS : Ecoconception des Projets Urbains et Liens avec la Stratégie Economie circulaire de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Saadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Appendino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité 2012 de la Chaire ParisTech-Vinci Eco-conception des ensembles bâtis et des infrastructures. Document Mines ParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Scientifique sur le Confort d’Eté, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MICRO 15 kWh Système de micro-cogénération et de ventilation adapté aux logements à très faibles besoins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Thiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Thellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéry Lavoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université toulouse 3 Paul Sabatier. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regen-Link -Site 4 : La Noue Research Programme ENERGY, ENVIRONMENT AND SUSTAINABLE DEVELOPMENT Thematic Priorities: ENERGY, Key Action 6, Economic and Efficient Energy for a Competitive Europe Category of RTD project Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARMINES. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B19EE7D"/>
+    <w:nsid w:val="8C238510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-peuportier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1085-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071391754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramseier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balouktsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Foliente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Hamid Dicko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soust-Verdaguer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garc&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Llatas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez de C&#243;zar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allacker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frischknecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramseier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Birgisdottir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chae" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Palacios-Munoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gracia-Villa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda L&#243;pez-Mesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpa Birgisdottir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01690-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Achim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7Z281X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbcpr.2014.21002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Favre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyarzo Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHXV2TG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.08.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-217T3M2Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.11.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF59NHZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocm&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZKMHD90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2008.019455" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.02.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D5K5FJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balouktsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foliente" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Francart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1363/1/012059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salameh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173848v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch U Chae" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463753v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_43" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibiude" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailhac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiopu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_42" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462142v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Duer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Favre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460049v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasvaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459906v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sibiude" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nibel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524993v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mejri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Ben Nejma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lokhat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auzenet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Claudon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524934v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524938v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524485v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463722v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Plesner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769827v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Leger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951918v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463364v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463341v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664882v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malisani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAM.2011.6134968" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463675v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36645-1_13" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20910188E4829CE2575D59CA21FDC9AB8814DCC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952137v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labaume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ry Lavoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574663v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Filliard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574742v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocme" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574736v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216078v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Neumann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olof Dalenback" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Nesje" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csoknyai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216068v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121177v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Popovici" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102301v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077400v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salomon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mikolasek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077420v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077382v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Jonge" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoyland" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Peter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stoa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077410v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077426v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483611v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Eco-design-of-Buildings-and-Infrastructure/Peuportier-Leurent-Roger-Estrade/p/book/9781138029675" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/eco-conception-des-ensembles-batis-et-des-infrastructures.html" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875002v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509347v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869439v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379951v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montana" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cellura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67376-5_10" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201463v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/ecosd-annual-workshop.html" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guarracino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382601v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Passer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajda Potrc Obrecht" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;ck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468687" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382610v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468752" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463018v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520559v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaugain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520571v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382590v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852145v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264722v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Videau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cardonnel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264735v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-peuportier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1085-3280" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071391754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444489v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stella" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferraz de Paula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-025-02509-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02353-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814742v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caipeng Liang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Ramseier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balouktsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Foliente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.136834" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380003v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Pei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16073032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Hamid Dicko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16227608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.222.0062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24306/TrAESOP.2021.01.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.118141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schalbart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Peuportier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soust-Verdaguer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garc&#237;a Mart&#237;nez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Llatas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. G&#243;mez de C&#243;zar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allacker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Frischknecht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ramseier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Birgisdottir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Chae" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/2/022029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Palacios-Munoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gracia-Villa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda L&#243;pez-Mesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Aumann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpa Birgisdottir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-019-01690-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318986v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01965265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robillart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaplais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.03.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Munaretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1331376" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1229-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1349835" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01450183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.10.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PJFMGJF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.11.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lasvaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Achim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.01.056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7Z281X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guiavarch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbcpr.2014.21002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299307v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Favre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyarzo Juan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.01.090" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.06.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCHXV2TG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thiers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2012.08.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-217T3M2Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.11.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PF59NHZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00852067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocm&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509397v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2009.12.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZKMHD90-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574548v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877091v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2008.019455" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877106v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.02.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D5K5FJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Polster" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diaz Pedregal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-092X(96)00071-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4JF9MGG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425919008909714" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khazaal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3929/ethz-c-000785773" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04772194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balouktsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foliente" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Francart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1363/1/012059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Benali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Ouvrier Bonnaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801175v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jolliet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Akkari" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Salameh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193942v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064022v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Frossard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/588/3/032031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Goffart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gondian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch U Chae" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L&#252;tzkendorf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Passer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182283v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402152v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982635v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ligier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Brunotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Enciu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982641v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L A Serafim Guardini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01887265v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978869v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Mailhac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kotelnikova-Weiler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poulh&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_43" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464219v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sibiude" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailhac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herfray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schiopu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_42" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Recht" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464418v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464206v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/3774-6_89" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462142v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459888v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Duer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Favre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460049v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasvaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461407v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461441v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01459906v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sibiude" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nibel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460071v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01460068v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vorger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461444v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524940v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524993v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Mejri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463759v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Ben Nejma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Lokhat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auzenet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Claudon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524934v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524938v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01524485v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769827v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivallain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Leger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463722v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Plesner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951918v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463190v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463364v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463392v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463675v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36645-1_13" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20910188E4829CE2575D59CA21FDC9AB8814DCC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00664882v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malisani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEAM.2011.6134968" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463415v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600332v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Gaaloul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952137v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175494v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labaume" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ry Lavoye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574663v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Filliard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574742v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trocme" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574736v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574725v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817305v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216078v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Neumann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Olof Dalenback" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Nesje" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csoknyai" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00519422v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216068v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121177v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Popovici" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102301v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077400v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077433v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salomon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mikolasek" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077420v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077426v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077410v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077382v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander de Jonge" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hoyland" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Peter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Stoa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520421v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520742v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461378v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01483611v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Eco-design-of-Buildings-and-Infrastructure/Peuportier-Leurent-Roger-Estrade/p/book/9781138029675" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01292612v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461359v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/eco-conception-des-ensembles-batis-et-des-infrastructures.html" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875002v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509347v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869439v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Montana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cellura" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67376-5_10" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193990v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453395v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201463v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461361v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/ecosd-annual-workshop.html" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199047v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guarracino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382601v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Passer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajda Potrc Obrecht" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R&#246;ck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468687" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382610v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7468752" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463018v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520559v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaugain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520571v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520569v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382590v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01742121v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402263v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852145v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264722v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Millet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Videau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;vot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cardonnel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264735v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>