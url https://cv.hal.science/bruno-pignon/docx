--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -693,769 +693,781 @@
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (7), pp.2615 - 2620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Doped Titanium Monoxide Nanoparticles with TiO Rock-Salt Structure, Low Energy Band Gap, and Visible Light Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste-Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (12), pp.3704-3711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm100653q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatility of Laser Pyrolysis Applied to the Synthesis of TiO2 Nanoparticles - Application to UV Attenuation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Maskrot</w:t>
+                <w:t xml:space="preserve">Study of the yttrium and zinc substitutions effects in Bi2Sr2CaCu2O8+δ compounds by transport measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guyot Ferreol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Leconte</w:t>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coste</w:t>
+                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200700990⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 468 (11-12), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00316048v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the yttrium and zinc substitutions effects in Bi2Sr2CaCu2O8+δ compounds by transport measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ruyter</w:t>
+                <w:t xml:space="preserve">Versatility of Laser Pyrolysis Applied to the Synthesis of TiO2 Nanoparticles - Application to UV Attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+                <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc. Bassat</w:t>
+                <w:t xml:space="preserve">V. Guyot Ferreol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2007.09.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (6), pp.883-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200700990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300701v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and transport properties in substituted Bi2Sr2CaCu2O8+δ-modulated compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 179, n° 6, p. 1698-1706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2006.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1465,779 +1477,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium oxide nanoparticles synthesised by laser pyrolysis - optical properties and application to photovoltaics and photocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies for sustainable energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis by Laser Pyrolysis of Titanium Oxide Based Nanoparticles for Photocatalytic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste-Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchet-Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Electronique de Nanoparticules d'Oxy-Nitrures de Titane Synthétisées par Pyrolyse Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coste-Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Synthesis by Laser Pyrolysis of Various Titanium Oxide Based Nanoparticles: Application to Catalysis, UV Protection and Solid-State Dye-Sensitized Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on TiO2 Photocatalysis : Fundamentals and Applications (TiO2-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules d'oxydes de Titane synthétisées par pyrolyse laser : propriétés optiques et structure électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Di Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatility of laser pyrolysis applied to the synthesis of TiO2 nanoparticles application to UV attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maskrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2247,114 +2259,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'INFLUENCE DU DOPAGE SUR LES PROPRIETES ELECTRONIQUES DES CUPRATES SUPRACONDUCTEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Supraconductivité [cond-mat.supr-con]. Université François Rabelais - Tours, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2422,51 +2434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9FC74AC"/>
+    <w:nsid w:val="89DE1E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2653,51 +2665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-pignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112903746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bousmaha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Medjadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.04.104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste-Leconte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100653q" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maskrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyot Ferreol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700990" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBXL4C98-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-pignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112903746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bousmaha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Medjadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.04.104" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189158v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F&#233;ger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giovannelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vats" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alves" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.07.060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741102v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBXDNBCK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498085v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Miao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste-Leconte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm100653q" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300701v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ruyter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc. Bassat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2007.09.014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FBH9SLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maskrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyot Ferreol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200700990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBXL4C98-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Autret-Lambert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gervais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot-Laffez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruyter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2006.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6HL390T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Melhem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchet-Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>