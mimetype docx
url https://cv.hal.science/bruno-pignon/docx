--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2434,51 +2434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89DE1E12"/>
+    <w:nsid w:val="83DA0789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>