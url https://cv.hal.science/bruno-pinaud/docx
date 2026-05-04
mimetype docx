--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -2192,239 +2192,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00335928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing crossings in a hierarchical digraphs with a hybridized genetic algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisation en gestion des connaissances, développement d'un nouveau modèle graphique Graph'Atanor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Lehn</w:t>
+                <w:t xml:space="preserve">Vincent Philippé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, E (6), pp.311--322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00335904v1</w:t>
+                <w:t xml:space="preserve">hal-00442591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation en gestion des connaissances, développement d'un nouveau modèle graphique Graph'Atanor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimizing crossings in a hierarchical digraphs with a hybridized genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Philippé</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (1-2), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-006-4296-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442591v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00335904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical Visualization in the Knowledge Management System Atanor</w:t>
               </w:r>
@@ -2449,51 +2449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Philippé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Universal Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp 481-488 ISSN 0948-6968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4079,247 +4079,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORGY : a Visual Analytics Platform for System Modelling and Analysis Based on Graph Rewriting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eDOI: Exploratory Degree of Interest Exploration of Multilayer Networks Based on User Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.473--476</w:t>
+              <w:t xml:space="preserve">VIS 2017, Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450630v1</w:t>
+                <w:t xml:space="preserve">hal-01675682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDOI: Exploratory Degree of Interest Exploration of Multilayer Networks Based on User Interest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laumond</w:t>
+                <w:t xml:space="preserve">PORGY : a Visual Analytics Platform for System Modelling and Analysis Based on Graph Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2017, Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.473--476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675682v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de graphes multi-couches basée sur un degré d'intérêt</w:t>
               </w:r>
@@ -4394,256 +4394,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laumond</w:t>
+                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San-Francisco, CA, United States. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.1.VDA-484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01414234v1</w:t>
+                <w:t xml:space="preserve">hal-01302430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Vallet</w:t>
+                <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302430v1</w:t>
+                <w:t xml:space="preserve">halshs-01414234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
               </w:r>
@@ -5449,252 +5449,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Modelling of Complex Systems: Towards an Abstract Machine for PORGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maribel Fernandez</w:t>
+                <w:t xml:space="preserve">Propagation Dynamics in Social Networks Through Rule-Based Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability In Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st European Conference on Social Network (EUSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984284v1</w:t>
+                <w:t xml:space="preserve">hal-01073628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation Dynamics in Social Networks Through Rule-Based Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Vallet</w:t>
+                <w:t xml:space="preserve">Visual Modelling of Complex Systems: Towards an Abstract Machine for PORGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Social Network (EUSN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computability In Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Budapest, Hungary. pp.183-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08019-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073628v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Port Graph Rewriting: An Interactive Modelling and Analysis Framework</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORGY: Strategy-Driven Interactive Transformation of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6916,51 +6916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Philippé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Philippé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-KNOW'06, 6th Int. Conf. on Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Computing in Design and Manufacture VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bristol, United Kingdom. pp.365-375, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7491,51 +7491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive analysis of a landscape for a directed graph layout problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,51 +8639,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy-Driven Exploration for Rule-Based Models of Biochemical Systems with Porgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte interactive de règles d'association via une interface visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9183,51 +9183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.G.C. Resende and J.P. de Sousa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics: Computer Decision-Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, Kluwer Academic Publisher, pp.405-420, 2004, Applied optimization, 1402076533</w:t>
@@ -10175,51 +10175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORGY : a Visual Analytics Platform for System Modelling and Analysis Based on Graph Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10910,51 +10910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11765,51 +11765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79D286CB"/>
+    <w:nsid w:val="1B61AAC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11996,51 +11996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-pinaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-3273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103903860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pinaud_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Paul Feyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2024-0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Panayiotou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00686-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164071v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P. Feyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Kobourov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3327402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elisabeta Marai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251871v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2018.104018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.78" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01683.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-006-4296-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philipp&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Facci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavarroc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Pidash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maligne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jequier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Godinaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Varga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45260-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Ene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.1.VDA-686" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Chinelo Ene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.265.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44802-2_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_19" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954546v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.159.3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_41" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70904-6_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Del&#233;pine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barberet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-338-1_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02608-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827235v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35855-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9781493991006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9102-0_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566525v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02316319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330394v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-pinaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-3273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103903860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pinaud_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Paul Feyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2024-0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Panayiotou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00686-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164071v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P. Feyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Kobourov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3327402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elisabeta Marai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251871v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2018.104018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.78" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01683.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philipp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-006-4296-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Facci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavarroc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Pidash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maligne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jequier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Godinaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Varga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45260-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Ene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.1.VDA-686" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Chinelo Ene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.265.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44802-2_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954546v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.159.3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_41" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70904-6_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Del&#233;pine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barberet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-338-1_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02608-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827235v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35855-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9781493991006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9102-0_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566525v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02316319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330394v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>