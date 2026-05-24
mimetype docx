--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -3343,235 +3343,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Port Graph Rewriting Approach to Relational Database Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Strategic Graph Rewriting Model of Rational Negligence in Financial Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nneka Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Symposium on Logic-based Program Synthesis and Transformation (LOPSTR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.211-227, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Applications of Mathematics and Informatics in Natural Sciences and Engineering (AMINSE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tbilisi, Georgia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45260-5_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56356-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316336v1</w:t>
+                <w:t xml:space="preserve">hal-02905501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strategic Graph Rewriting Model of Rational Negligence in Financial Markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Port Graph Rewriting Approach to Relational Database Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nneka Ene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+                <w:t xml:space="preserve">Janos Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Applications of Mathematics and Informatics in Natural Sciences and Engineering (AMINSE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tbilisi, Georgia. </w:t>
+              <w:t xml:space="preserve">29th International Symposium on Logic-based Program Synthesis and Transformation (LOPSTR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.211-227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56356-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45260-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905501v1</w:t>
+                <w:t xml:space="preserve">hal-02316336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-QuBE 3 : Querying Big Multilayer Graph by Evolutive Extraction and Exploration</w:t>
               </w:r>
@@ -3668,165 +3668,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDOI : exploration itérative de grands graphes multi-couches basée sur une mesure de l'intérêt de l'utilisateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attributed Hierarchical Port Graphs and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Feron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+                <w:t xml:space="preserve">Nneka Chinelo Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Rewriting Techniques for Program Transformations and Evaluation (WPTE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.2-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.265.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178761v1</w:t>
+                <w:t xml:space="preserve">hal-01721101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Transformation Approach to the Modelling of Capital Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nneka Ene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,265 +3837,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMC 2018 -- 9th International Workshop on Graph Computation Model</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.204 - 207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labelled Port Graph – A Formal Structure for Models and Computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kirchner</w:t>
+                <w:t xml:space="preserve">eDOI : exploration itérative de grands graphes multi-couches basée sur une mesure de l'intérêt de l'utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th Workshop on Logical and Semantic Frameworks, with Applications (LSFA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910220v1</w:t>
+                <w:t xml:space="preserve">hal-02178761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attributed Hierarchical Port Graphs and Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Labelled Port Graph – A Formal Structure for Models and Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Rewriting Techniques for Program Transformations and Evaluation (WPTE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oxford, United Kingdom. pp.2-19, </w:t>
+              <w:t xml:space="preserve">The 12th Workshop on Logical and Semantic Frameworks, with Applications (LSFA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brasília, Brazil. pp.3 - 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.265.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721101v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDOI: Exploratory Degree of Interest Exploration of Multilayer Networks Based on User Interest</w:t>
               </w:r>
@@ -4394,161 +4394,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
+                <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ateliers Visualisation d'informations, Interaction, et Fouille de données (VIF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302430v1</w:t>
+                <w:t xml:space="preserve">hal-01302434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,342 +4584,351 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01414234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
+                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Visualisation d'informations, Interaction, et Fouille de données (VIF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San-Francisco, CA, United States. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.1.VDA-484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302434v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Models for Capital Markets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maribel Fernández</w:t>
+                <w:t xml:space="preserve">Un modèle de génération de graphes « petit monde » imitant les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Workshop on Algebraic Development Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Gregynog, United Kingdom</w:t>
+              <w:t xml:space="preserve">7ème conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370839v1</w:t>
+                <w:t xml:space="preserve">hal-01416524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de génération de graphes « petit monde » imitant les réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason Vallet</w:t>
+                <w:t xml:space="preserve">Graph Models for Capital Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nneka Chinelo Ene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">23rd International Workshop on Algebraic Development Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Gregynog, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416524v1</w:t>
+                <w:t xml:space="preserve">hal-01370839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labelled Graph Rewriting Meets Social Networks</w:t>
               </w:r>
@@ -5120,356 +5120,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Analytics Approach to Compare Propagation Models in Social Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kirchner</w:t>
+                <w:t xml:space="preserve">Edge Visual Encodings in Matrix-Based Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Sansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Purchase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs as Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.181.5⟩</w:t>
+              <w:t xml:space="preserve">Information Visualisation (iV), 2015 19th International Conference on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, barcelone, Spain. pp.62 - 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2015.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150667v1</w:t>
+                <w:t xml:space="preserve">hal-01189166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de visualisation analytique pour comparer les modèles de propagation dans les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">A Visual Analytics Approach to Compare Propagation Models in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphs as Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.181.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112592v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Visual Encodings in Matrix-Based Diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">Une approche de visualisation analytique pour comparer les modèles de propagation dans les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helen Purchase</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualisation (iV), 2015 19th International Conference on </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.365--376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iV.2015.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189166v1</w:t>
+                <w:t xml:space="preserve">hal-01112592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation Dynamics in Social Networks Through Rule-Based Modeling</w:t>
               </w:r>
@@ -6672,358 +6672,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00335956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of the instance structure for metaheuristic performances -- Application to a graph drawing problem</w:t>
+                <w:t xml:space="preserve">GARVIZ : une plate-forme de fouille visuelle 2D-3D de règles d'association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de l'atelier visualisation et extraction de connaissances, Conf. Extraction et Gestion des Connaissances (EGC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00335938v1</w:t>
+                <w:t xml:space="preserve">inria-00335953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARVIZ : une plate-forme de fouille visuelle 2D-3D de règles d'association</w:t>
+                <w:t xml:space="preserve">On the Influence of the instance structure for metaheuristic performances -- Application to a graph drawing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de l'atelier visualisation et extraction de connaissances, Conf. Extraction et Gestion des Connaissances (EGC'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2007, Singapour, Singapore. pp.4684-4690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2007.4425086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00335953v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00335938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation en Gestion des Connaissances -- Développement d'un nouveau modèle graphique Graph'Atanor</w:t>
+                <w:t xml:space="preserve">The Website for Graph Visualization Software References (GVSR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Philippé</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graph Drawing: 14th Int. Symp., GD 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Karlsruhe, Germany. pp.440-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70904-6_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336629v1</w:t>
+                <w:t xml:space="preserve">inria-00353555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Visualization in the Knowledge Management System Atanor</w:t>
+                <w:t xml:space="preserve">Visualisation en Gestion des Connaissances -- Développement d'un nouveau modèle graphique Graph'Atanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
@@ -7041,177 +7037,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Philippé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-KNOW'06, 6th Int. Conf. on Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Gratz, Austria</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336622v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Website for Graph Visualization Software References (GVSR)</w:t>
+                <w:t xml:space="preserve">Graphical Visualization in the Knowledge Management System Atanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Picarougne</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Philippé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Drawing: 14th Int. Symp., GD 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I-KNOW'06, 6th Int. Conf. on Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Gratz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70904-6_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00353555v1</w:t>
+                <w:t xml:space="preserve">inria-00336622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GVSR : un annuaire de logiciels de manipulation et d'édition de graphes</w:t>
               </w:r>
@@ -7631,262 +7631,262 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analysis of Multilayer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintan Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Otjacques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Archambault</w:t>
+                <w:t xml:space="preserve">Andreas Kerren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer International Publishing, 2021, Synthesis Lectures on Visualization, 978-3031014802. </w:t>
+              <w:t xml:space="preserve">8 (1), pp.1-150, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-02608-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2200/S01094ED1V01Y202104VIS012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687032v1</w:t>
+                <w:t xml:space="preserve">hal-03258726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analysis of Multilayer Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintan Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">8 (1), pp.1-150, 2021, </w:t>
+              <w:t xml:space="preserve">Springer International Publishing, 2021, Synthesis Lectures on Visualization, 978-3031014802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2200/S01094ED1V01Y202104VIS012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-02608-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258726v1</w:t>
+                <w:t xml:space="preserve">hal-04687032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Knowledge Discovery and Management, Vol. 8</w:t>
               </w:r>
@@ -8799,51 +8799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,51 +8937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10338,51 +10338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Behrisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kerren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen G. Kobourov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10486,51 +10486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Bordeaux, LaBRI; Inria Bordeaux Sud-Ouest; King's College London. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10726,51 +10726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Feron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 17.08, COMPTRASEC - CNRS - UMR 5114; LABRI - UMR 5800. 2019, 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10910,51 +10910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Maulpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11098,51 +11098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULIP 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11765,51 +11765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B61AAC6"/>
+    <w:nsid w:val="1570A460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11996,51 +11996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-pinaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-3273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103903860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pinaud_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Paul Feyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2024-0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Panayiotou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00686-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164071v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P. Feyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Kobourov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3327402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elisabeta Marai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251871v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2018.104018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.78" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01683.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philipp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-006-4296-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Facci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavarroc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Pidash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maligne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jequier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Godinaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Varga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45260-5_13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Ene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.1.VDA-686" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.10.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Chinelo Ene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.265.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370839v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44802-2_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954546v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.159.3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_41" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335938v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425086" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335953v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336629v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70904-6_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Del&#233;pine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barberet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-338-1_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687032v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02608-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827235v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35855-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9781493991006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9102-0_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566525v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02316319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330394v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-pinaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4814-3273" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103903860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pinaud_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Paul Feyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Schreiber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2024-0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Panayiotou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Magnani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00686-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164071v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan P. Feyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Kobourov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3327402" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2023.103808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elisabeta Marai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007244" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251871v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129518000270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664593v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2017.12.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2018.104018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Purchase" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2010.78" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01683.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2007.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Philipp&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-006-4296-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Facci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavarroc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Pidash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maligne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jequier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Godinaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Ene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56356-1_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Varga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45260-5_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016317v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.1.VDA-686" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nneka Chinelo Ene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.265.2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.10.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01347355v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44802-2_1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Sansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2015.22" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984284v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Mackie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08019-2_19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954546v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.159.3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00516580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_41" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00514150v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18469-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87700-4_85" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-758SMLW6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2007.4425086" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00353555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70904-6_42" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336629v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Del&#233;pine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barberet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-338-1_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335952v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Otjacques" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02608-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143939v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02999-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827235v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35855-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/book/9781493991006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9102-0_3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Behrisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566525v4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643698v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429893v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00335934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02316319v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330394v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>