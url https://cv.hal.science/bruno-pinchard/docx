--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -162,1143 +162,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les « anges curieux » : Antoine Faivre, Ultima verba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la dette Excès et mesure chez François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les « anges curieux » : Antoine Faivre, Ultima verba</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de la dette à la RenaissanceExcès et mesure chez François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Divine Comedy as Philosophy of Revelation : Dante and Schelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Divine Comedy as Philosophy of Revelation : Dante and Schelling</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dieux et l'impair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les dieux et l'impair</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant des voyelles : l'autorité des poètes selon Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy sur le leurre du seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche de Dante à partir du secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XI x XI TESI SU MARX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des Ecrits sur la Raison classique par l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Présentation des Ecrits sur la Raison classique par l'auteur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRASUMANAR TRA TERRA E MARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphysique (en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partages de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occultation de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intermittences de l'absolu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partages de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie à outrance, essai sur Leibniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais mis en coupe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343025v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04468975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Carême</w:t>
               </w:r>
@@ -1535,1217 +1535,1217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oeuvres complètes de Dante : Le banquet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dante, Le Banquet, Oeuvres Complètes, tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2023, Bibliothèque italienne, 978-2-406-14203-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 1, 2023, Bibliothèque italienne, 978-2-406-14203-4</w:t>
+                <w:t xml:space="preserve">hal-03950955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais et la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dumel-Vaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2022, Philosophie, Transhumanisme, 9782841749836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">A paraître</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hespérie, contribution virgilienne à une politique occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Philosophie, Transhumanisme, 978-2-84174-811-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rabelais et la philosophie</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx a rovescio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Kimé, 2022, Philosophie, Transhumanisme, 9782841749836</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Francesco Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Eterotopie, 9788857537238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018, Philosophie, Transhumanisme, 978-2-84174-811-2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umanesimo, Anti-umanesimo, Trans-umanesimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Ciro Papparo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">‎ ArtstudioPaparo, 2015, 978-8899130145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marx a rovescio</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrits sur la raison classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2015, Philosophie, Transhumanisme, 9782841746927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx à rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. Kimé, pp.199, 2014, Logique hegelienne, 978-2-84174-667-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphysique de la destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters-Vrin, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphysique de la destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. de L'Institut supérieur de philosophie; Peeters, 86, pp.262, 2012, Bibliothèque philosophique de Louvain, 978-90-429-2683-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie à outrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditations mythologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Eterotopie, 9788857537238</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Trottmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Honoré Champion, pp.480, 2001, 2-7453-0354-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">‎ ArtstudioPaparo, 2015, 978-8899130145</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légèreté de l'être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Kimé, 2015, Philosophie, Transhumanisme, 9782841746927</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une juste plainte, une juste prière : Claudio Monteverdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ed. Kimé, pp.199, 2014, Logique hegelienne, 978-2-84174-667-5</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine follie ou la catastrophe humaniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Peeters-Vrin, 2012</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalisme analogique et humanisme théologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éd. de L'Institut supérieur de philosophie; Peeters, 86, pp.262, 2012, Bibliothèque philosophique de Louvain, 978-90-429-2683-7</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bûcher de Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...446 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014736v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04014746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison dédoublée, la fabbrica della mente</w:t>
               </w:r>
@@ -3012,855 +3012,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dante avec et sans mystère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacan, l’amour, le leurre. Dante avec Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanitas. Rivista bimestrale di cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, LXXVI (1), pp.166-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le seul cristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Villard de Honnecourt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation de la Révélation : L’Ailleurs selon Jean-Luc Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante secret. Au seuil du Purgatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le forme e la Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecturae Dantis. Letture del Purgatorio, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'infréquentable : introduction au Dante qui vient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ages de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ironie de la logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le seul cristal</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Pascal entre volcans et fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Villard de Honnecourt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118</w:t>
+              <w:t xml:space="preserve">Quaderni LEIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Transcendance démembrée, une voie métaphysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LINKs series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les titans et la chaux : contribution aux mythologies rabelaisiennes », in La Langue et les langages de François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rabelaisiennes, tome LIX, Droz, Genève, 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désir d’infini : Giordano Bruno et nous. Conversation avec Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014702v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04055540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exsul immeritus</w:t>
               </w:r>
@@ -4226,51 +4226,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aufhebung. Une éthique de l'homme précaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bolletino della Società Italiana di Storia della Filosofia,</w:t>
+              <w:t xml:space="preserve">Philosophia. Bollettino della società italiana di storia della filosofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, PHILOSOPHIA (VI, Bologna, 2012), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5028,445 +5028,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’erreur des païens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles recherches sur la Recherche de la vérité, Jean-Christophe Bardout, Vincent Carraud, Denis Moreau éd., Paris, Vrin, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une idée du mystère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Unique seul importe. Hommage à Pierre Magnard, publié sous la direction d’Alain Galonnier, Bibliothèque philosophique de Louvain, n° 104, Louvain-la-neuve, Peeters, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Hillaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réparation dans l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouvelles Editions Scala, 2019, 978-2-359-88230-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vertu des païens à la Renaissance : la vérité et son voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vertu des païens, dir. Sylvie Taussig, Paris, Kimé, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le froc de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine légendaire et culture populaire : le gai savoir de Claude Gaignebet, Paris, l’Harmattan, Paris, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gli infiniti di Leopardi tra Pascal e Malebranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il corpo dell’idea, Immaginazione e linguaggio in Vico e Leopardi, a cura di Fabiana Cacciapuoti, Bicentenario de L’infinito, Giacomo Leopardi, Comitato Nazionale, Donzelli editore, Roma, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014717v1</w:t>
-              </w:r>
-[...347 lines deleted...]
-                <w:t xml:space="preserve">hal-04014711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel et la Chine</w:t>
               </w:r>
@@ -6397,51 +6397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436709v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dante-alighieri-oeuvres-completes-tome-i-le-banquet.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dumel-Vaillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Francesco Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857537238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ciro Papparo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trottmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09941-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.058.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.921.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0373" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014712v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Rivkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dancy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400426v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dante-alighieri-oeuvres-completes-tome-i-le-banquet.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dumel-Vaillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Francesco Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857537238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ciro Papparo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trottmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09941-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.058.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.921.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0373" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Rivkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dancy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>