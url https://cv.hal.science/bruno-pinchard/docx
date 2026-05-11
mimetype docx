--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -66,1357 +66,1543 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transhumaniser à rebours : de Teilhard à Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morale du temps, métaphysique des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard vers la Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « anges curieux » : Antoine Faivre, Ultima verba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la dette Excès et mesure chez François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la dette à la RenaissanceExcès et mesure chez François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dieux et l'impair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Divine Comedy as Philosophy of Revelation : Dante and Schelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les dieux et l'impair</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant des voyelles : l'autorité des poètes selon Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy sur le leurre du seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche de Dante à partir du secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XI x XI TESI SU MARX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des Ecrits sur la Raison classique par l'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation des Ecrits sur la Raison classique par l'auteur</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRASUMANAR TRA TERRA E MARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphysique (en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intermittences de l'absolu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partages de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occultation de la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les intermittences de l'absolu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teilhard de Chardin en Chine : le Milieu divin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais mis en coupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les partages de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie à outrance, essai sur Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Carême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeau de René Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1426,98 +1612,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occulte création de l'enfer le dialogue entre Thomas d'Aquin et Dante Alighieri conférence à l'institut d'études levinassiennes, février 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la Création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, René Lévy, Feb 2025, Paris, centre Edmond Fleg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1527,1405 +1713,1405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oeuvres complètes de Dante : Le banquet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante, Le Banquet, Oeuvres Complètes, tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2023, Bibliothèque italienne, 978-2-406-14203-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais et la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dumel-Vaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kimé, 2022, Philosophie, Transhumanisme, 9782841749836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hespérie, contribution virgilienne à une politique occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, Philosophie, Transhumanisme, 978-2-84174-811-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx a rovescio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Francesco Clemente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis Edizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Eterotopie, 9788857537238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umanesimo, Anti-umanesimo, Trans-umanesimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felice Ciro Papparo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">‎ ArtstudioPaparo, 2015, 978-8899130145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrits sur la raison classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kimé, 2015, Philosophie, Transhumanisme, 9782841746927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx à rebours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Kimé, pp.199, 2014, Logique hegelienne, 978-2-84174-667-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphysique de la destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters-Vrin, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphysique de la destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éd. de L'Institut supérieur de philosophie; Peeters, 86, pp.262, 2012, Bibliothèque philosophique de Louvain, 978-90-429-2683-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie à outrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditations mythologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Trottmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Honoré Champion, pp.480, 2001, 2-7453-0354-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00984981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légèreté de l'être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une juste plainte, une juste prière : Claudio Monteverdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine follie ou la catastrophe humaniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bûcher de Béatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalisme analogique et humanisme théologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">1993</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raison dédoublée, la fabbrica della mente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubier. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Aubier. 1992</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le noeud de la colère : La fonction de la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1989</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métaphysique et sémantique : autour de Cajétan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2935,1647 +3121,1647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Dante à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le forme e la Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ironie de la logique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquinas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante avec et sans mystère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de la BNU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacan, l’amour, le leurre. Dante avec Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanitas. Rivista bimestrale di cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, LXXVI (1), pp.166-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante secret. Au seuil du Purgatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le forme e la Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lecturae Dantis. Letture del Purgatorio, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation de la Révélation : L’Ailleurs selon Jean-Luc Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le seul cristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Villard de Honnecourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Révélation de la Révélation : L’Ailleurs selon Jean-Luc Marion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'infréquentable : introduction au Dante qui vient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ages de Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Pascal entre volcans et fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni LEIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Transcendance démembrée, une voie métaphysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LINKs series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir d’infini : Giordano Bruno et nous. Conversation avec Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les titans et la chaux : contribution aux mythologies rabelaisiennes », in La Langue et les langages de François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rabelaisiennes, tome LIX, Droz, Genève, 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exsul immeritus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (24), pp.15-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09941-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Thom et la réhabilitation des formes substantielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophica, Thinking Nature Today, Pensar a natureza hoje, Lisboa, 47, 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moishé Postone, critique du fétiche capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de M. Debord en 'trésor national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cite.058.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Timée au Pantagruel : humanisme, déplacement, inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divus Thomas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, The theology of " Potentia Dei " and the history of European normativity, 116 (3), pp.190-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aufhebung. Une éthique de l'homme précaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia. Bollettino della società italiana di storia della filosofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, PHILOSOPHIA (VI, Bologna, 2012), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une femme au milieu de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 392 (1), pp.35-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etu.921.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de la disjonction, André Robinet et Leibniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la métaphysique comme une Science vespérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cristal et les larmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4585,1033 +4771,1033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Apocalypse contenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’Apocalypse contenue », in Histoire de la fin des temps. Les mutations du discours eschatologique : Moyen Âge, Renaissance, Temps modernes, sous la direction d’Edouard Mehl et de Christian Trottmann, Presses Universitaires de Strasbourg, Strasbourg, 2022.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-50, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessun maggior dolore / che ricordarsi del tempo felice / ne la miseria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Chirico; P. Dainotti; M. Galdi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citar Dante. Espressioni dantesche per l'italiano di oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETPbooks, 2021, ‎ 978-6185329549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'« ère de Noé » peut-elle être close ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inextinguible Rabelais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2021, Les Mondes de Rabelais, 978-2-406-10338-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10338-7.p.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">I. Chirico; P. Dainotti; M. Galdi. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Per Dante di Saint-John Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Marianelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citar Dante. Espressioni dantesche per l'italiano di oggi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETPbooks, 2021, ‎ 978-6185329549</w:t>
+              <w:t xml:space="preserve">E così face a questo amore amare ; Dante e la filosofia del '900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pièdimosca edizioni, 2020, 9791280289049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un témoignage pour Francis Kaplan : la question Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francis Kaplan philosophe, Presses universitaires François Rabelais, Tours, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo entre Dante et Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Battesti; P. Drouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante et Shakespeare. Cosmologie, politique, poétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.205-213, 2020, Rencontres n° 468, 978-2-406-10125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli infiniti di Leopardi tra Pascal e Malebranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il corpo dell’idea, Immaginazione e linguaggio in Vico e Leopardi, a cura di Fabiana Cacciapuoti, Bicentenario de L’infinito, Giacomo Leopardi, Comitato Nazionale, Donzelli editore, Roma, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le froc de Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine légendaire et culture populaire : le gai savoir de Claude Gaignebet, Paris, l’Harmattan, Paris, 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’erreur des païens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches sur la Recherche de la vérité, Jean-Christophe Bardout, Vincent Carraud, Denis Moreau éd., Paris, Vrin, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une idée du mystère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Unique seul importe. Hommage à Pierre Magnard, publié sous la direction d’Alain Galonnier, Bibliothèque philosophique de Louvain, n° 104, Louvain-la-neuve, Peeters, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réparation silencieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Hillaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réparation dans l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouvelles Editions Scala, 2019, 978-2-359-88230-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vertu des païens à la Renaissance : la vérité et son voile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vertu des païens, dir. Sylvie Taussig, Paris, Kimé, 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Patrick Olivier; Elisabeth Weisser-Lohmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kunst-Religion-Politik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilhelm Fink, pp.285-295, 2013, HegelForum, 978-3-7705-5320-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30965/9783846753200_020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘Cresme philosophalle’ attribuée à Rabelais. Essai de lecture pantagruélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et littérature à la Renaissance, Mélanges en l’honneur de Franco Giacone, Contributions réunies par François Roudaut, Classiques Garnier, Paris, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5621,277 +5807,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dur désir de durer : autour d'un nouveau livre de Pierre Caye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux d'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les singes et les perroquets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de Leopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5901,98 +6087,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout hors le vrai&amp;quot; - Pascal ou la modernité brisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni LEIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6002,91 +6188,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout hors le vrai, Pascal ou la modernité brisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6096,161 +6282,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension esthétique de l’œuvre architecturale. Constance de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoldo Rivkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 375/86, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports; Ecole nationale supérieure d'architecture de Nancy. 1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6397,51 +6583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400426v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436709v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952090v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469008v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978179v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dante-alighieri-oeuvres-completes-tome-i-le-banquet.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dumel-Vaillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Francesco Clemente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857537238" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ciro Papparo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trottmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014747v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055586v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014696v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014688v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09941-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.058.0099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.921.0035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0373" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055583v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055550v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014717v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053038v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Rivkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dancy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553305v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604828v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518782v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00349913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00343027v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dante-alighieri-oeuvres-completes-tome-i-le-banquet.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912767v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dumel-Vaillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Francesco Clemente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857537238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912776v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Ciro Papparo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trottmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014746v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09941-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.058.0099" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992321v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.921.0035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053041v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014714v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00992240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053035v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053038v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Rivkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dancy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>