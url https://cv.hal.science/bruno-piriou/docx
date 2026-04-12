--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bruno piriou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels from cashew nut shells for diesel engines: A comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabba Gwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayon Dit Sadio Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor W.K. Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100227. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nexres.2025.100227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of synthetic antioxidants on the evaporation process of linseed and coconut oil droplets for their potential use as fuel in diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampawinde Augustin Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.3415-3440. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojapps.2024.1412224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cashew nut shell liquid as biofuel blended in diesel: Optimisation of blends using additive acetone-butanol-ethanol (ABE (361))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabba Gwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayon Sadio Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100117. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clce.2024.100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of vegetable oil droplets vaporization under low temperature conditions such as those found in diesel engine cold parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampawinde Augustin Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14680874241289472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational sizing of solar powered peanut oil extraction in Senegal using a synthetic load profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiomou Joévin Bonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Romuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.101391. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2024.101391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological description of biomass powder combustion in internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Stover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.127287. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelleting of agricultural residues in Senegal: Study of influencing Ppenomena & chemical elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmadou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat and Mass Transfer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22075/JHMTR.2023.30085.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on performance and combustion analysis of a diesel engine fueled with diesel and jatropha oil blended with heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yomi Woro Gounkaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Diane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/epe.2021.131001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;greener&amp;quot; generation of biodiesels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the limit of the technological transition in the field of methanisation in Senegal (from laboratory scale to in-Situ biodigester)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mansaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diène Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Bioenergy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (04), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsbs.2021.114014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative comminution efficiencies of rotary, stirred and vibrating ball-mills for the production of ultrafine biomass powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rova Rajaonarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.120508. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.120508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the kinetics of devolatilisation and oxidation of pulverized biomass in a drop tube furnace: Sensitivity to volume evolution and drag-coefficient model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.120434. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadowgraphy investigation of the combustion of raw and pre-treated single biomass particles: Influence of particle size and volatile content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 258, pp.116113. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances et de l'encrassement d'un moteur diesel à injection indirecte modifiée, utilisant des carburants à base d'huiles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yomi Woro Gounkaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Diane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique de la SOAPHYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.C19A4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46411/jpsoaphys.19.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Density, Viscosity, Thermal Conductivity and Heat Capacity of Vegetable Oils for Their Use as Biofuel in Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Sampawindé Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Chemical Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09 (01), pp.44-64. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aces.2019.91004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative pyrolysis of pine wood, wheat straw and miscanthus pellets in a fixed bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Huynh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p.226-235. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative device for powders classification based on combined aerodynamic and electrostatic separation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorys Plissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.16005. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714016005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion characteristics of biomass pellet fuels in a fixed-bed micro-gasifier cook stove in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmadou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Systems and Automation (ICESA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Al Hoceïma, Morocco. pp.43-50, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49772-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of a biological activator on codigestion between Typha domingensis and cow dung in laboratory-scale mini-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mansaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diène Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Meknès, Morocco. pp.317-327, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57022-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Pulverized Biomass Flames in a pilot-scale reactor using OH* Chemiluminescence Imaging and In-flame Probe Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of pulverized biomass flames in a pilot-scale reactor using OH* chemiluminescence imaging and in-flame probing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, s.l., Italy. pp.411-424, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/29thEUBCE2021-2AO.8.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETAILED ANALYSIS OF SINGLE BIOMASS PARTICLE COMBUSTION BY SHADOWGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis bio-oil production in an entrained flow reactor pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Castellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyroliq 2019: Pyrolysis and Liquefaction of Biomass and Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Berruti, ICFAR, Western University, Canada; Anthony Dufour, CNRS Nancy, France; Wolter Prins, University of Ghent, Belgium; Manuel Garcia-Pérez, Washington State University, USA, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Pyrolysis of Agricultural Residues in Gasification and Carbonization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Huynh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERE 2018 - 4th International Conference on Environment and Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. art.012032 - 8p., </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Pyrolysis of Various Biomass in a Fixed Bed: Yields, Composition and Properties of the Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Huynh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUBCE 2018 - 26th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. pp.1152-1157, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/26thEUBCE2018-3CV.3.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytically assisted gasification of biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Meeting of the Italian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Italian Section of The Combustion Institute, Jun 2007, Ischia (NA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of Pulverized Biomass Flames in a Pilot-scale Reactor Using OH* Chemiluminescence Imaging and In-flame Probing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Biomass Conference &amp; Exhibition (EUBCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biomass dust-fueled engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Stover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Biomass Conference and Exhibition (EUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for dry fractionation of lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2015/097298 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid fuel in the form of a powder, including a lignocellulosic component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2013/108177 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> bruno piriou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels from cashew nut shells for diesel engines: A comparative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabba Gwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayon Dit Sadio Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor W.K. Ouédraogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.100227. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nexres.2025.100227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of synthetic antioxidants on the evaporation process of linseed and coconut oil droplets for their potential use as fuel in diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampawinde Augustin Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (12), pp.3415-3440. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojapps.2024.1412224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cashew nut shell liquid as biofuel blended in diesel: Optimisation of blends using additive acetone-butanol-ethanol (ABE (361))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabba Gwoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayon Sadio Sidibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100117. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clce.2024.100117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of vegetable oil droplets vaporization under low temperature conditions such as those found in diesel engine cold parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampawinde Augustin Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 p. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14680874241289472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational sizing of solar powered peanut oil extraction in Senegal using a synthetic load profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiomou Joévin Bonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Romuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.101391. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esd.2024.101391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological description of biomass powder combustion in internal combustion engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Stover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274, pp.127287. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2023.127287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelleting of agricultural residues in Senegal: Study of influencing Ppenomena & chemical elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmadou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat and Mass Transfer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (2), pp.20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22075/JHMTR.2023.30085.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a &amp;quot;greener&amp;quot; generation of biodiesels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéphirin Mouloungui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.2. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on performance and combustion analysis of a diesel engine fueled with diesel and jatropha oil blended with heptane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yomi Woro Gounkaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Diane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), 16 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/epe.2021.131001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the limit of the technological transition in the field of methanisation in Senegal (from laboratory scale to in-Situ biodigester)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mansaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diène Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainable Bioenergy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (04), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsbs.2021.114014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative comminution efficiencies of rotary, stirred and vibrating ball-mills for the production of ultrafine biomass powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Rova Rajaonarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 227, pp.120508. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.120508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the kinetics of devolatilisation and oxidation of pulverized biomass in a drop tube furnace: Sensitivity to volume evolution and drag-coefficient model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 293, pp.120434. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadowgraphy investigation of the combustion of raw and pre-treated single biomass particles: Influence of particle size and volatile content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 258, pp.116113. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances et de l'encrassement d'un moteur diesel à injection indirecte modifiée, utilisant des carburants à base d'huiles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yomi Woro Gounkaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Diane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique de la SOAPHYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.C19A4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46411/jpsoaphys.19.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Density, Viscosity, Thermal Conductivity and Heat Capacity of Vegetable Oils for Their Use as Biofuel in Internal Combustion Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Sampawindé Zongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tizane Daho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Chemical Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 09 (01), pp.44-64. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/aces.2019.91004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative pyrolysis of pine wood, wheat straw and miscanthus pellets in a fixed bed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Huynh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178, p.226-235. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative device for powders classification based on combined aerodynamic and electrostatic separation of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Maalel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorys Plissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.16005. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714016005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion characteristics of biomass pellet fuels in a fixed-bed micro-gasifier cook stove in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmadou Mbodji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Systems and Automation (ICESA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Al Hoceïma, Morocco. pp.43-50, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49772-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of a biological activator on codigestion between Typha domingensis and cow dung in laboratory-scale mini-reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mansaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djicknoum Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seidou Maïga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diène Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Meknès, Morocco. pp.317-327, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57022-3_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of the Pulverized Biomass Flames in a pilot-scale reactor using OH* Chemiluminescence Imaging and In-flame Probe Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion days - Joint meeting of the French and British sections of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of pulverized biomass flames in a pilot-scale reactor using OH* chemiluminescence imaging and in-flame probing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biomass Conference and Exhibition (EUBCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, s.l., Italy. pp.411-424, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/29thEUBCE2021-2AO.8.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETAILED ANALYSIS OF SINGLE BIOMASS PARTICLE COMBUSTION BY SHADOWGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis bio-oil production in an entrained flow reactor pilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Castellia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyroliq 2019: Pyrolysis and Liquefaction of Biomass and Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Berruti, ICFAR, Western University, Canada; Anthony Dufour, CNRS Nancy, France; Wolter Prins, University of Ghent, Belgium; Manuel Garcia-Pérez, Washington State University, USA, Jun 2019, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Pyrolysis of Agricultural Residues in Gasification and Carbonization Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Huynh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICERE 2018 - 4th International Conference on Environment and Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. art.012032 - 8p., </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative Pyrolysis of Various Biomass in a Fixed Bed: Yields, Composition and Properties of the Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Huynh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van de Steene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUBCE 2018 - 26th European Biomass Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. pp.1152-1157, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5071/26thEUBCE2018-3CV.3.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytically assisted gasification of biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Meeting of the Italian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Italian Section of The Combustion Institute, Jun 2007, Ischia (NA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of Pulverized Biomass Flames in a Pilot-scale Reactor Using OH* Chemiluminescence Imaging and In-flame Probing Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Mohanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Biomass Conference &amp; Exhibition (EUBCE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Marseille, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biomass dust-fueled engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Stover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. European Biomass Conference and Exhibition (EUBCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for dry fractionation of lignocellulosic biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2015/097298 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid fuel in the form of a powder, including a lignocellulosic component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vaitilingom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO 2013/108177 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabba Gwoda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor W.K. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.100227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawinde Augustin Zongo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapps.2024.1412224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2024.100117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241289472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiomou Jo&#233;vin Bonzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Romuli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Meissner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2024.101391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Mbodji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Seidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22075/JHMTR.2023.30085.1427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomi Woro Gounkaou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Diane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.131001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mansaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;ne Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsbs.2021.114014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.19.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sampawind&#233; Zongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hoffmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aces.2019.91004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01806681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.05.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49772-8_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57022-3_39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/29thEUBCE2021-2AO.8.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Castellia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaitilingom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01919032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/26thEUBCE2018-3CV.3.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabba Gwoda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Dit Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor W.K. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2025.100227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampawinde Augustin Zongo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tizane Daho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vaitilingom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Valette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapps.2024.1412224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayon Sadio Sidib&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clce.2024.100117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14680874241289472" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiomou Jo&#233;vin Bonzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Romuli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Meissner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esd.2024.101391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Stover" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caillol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127287" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Mbodji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Seidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22075/JHMTR.2023.30085.1427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomi Woro Gounkaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Diane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.131001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mansaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;ne Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsbs.2021.114014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rova Rajaonarivony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.120508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Taupin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Taupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116113" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.19.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sampawind&#233; Zongo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hoffmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aces.2019.91004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01806681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.05.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Maalel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorys Plissot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714016005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49772-8_6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57022-3_39" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/29thEUBCE2021-2AO.8.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Castellia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vaitilingom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01919032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/26thEUBCE2018-3CV.3.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603480v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>