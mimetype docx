--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Polack </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3935-5728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088515834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47019495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000010125385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Alonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global review of Cryptosporidium spp. in pigeons in the context of the One-Health concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia duodenalis in Algeria: a review within a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et interprétation de la coproscopie chez le chien et le chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 457, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (6), pp.1904-1908. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04373028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04185936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal parasites in non-human primates in zoological institutions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vonfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Prenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of major digestive and respiratory helminths in dogs and cats in France: results of a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouhsira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’émergence des maladies zoonotiques chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonoses émergentes et réémergentes actuelles chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laboutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adicéam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (12), pp.4113-4122. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06899-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiosurveillance de la cysticercose bovine en France : situation en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Darnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.article 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les parasites en collectivité canine et féline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (69), pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peloux-Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Breed Size, Age, Fecal Quality, and Enteropathogen Shedding on Fecal Calprotectin and Immunoglobulin A Concentrations in Puppies During the Weaning Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Boucraut-Baralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.1056-1064. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.14255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements antiparasitaires pour bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements antiparasitaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors of weaning diarrhea in puppies housed in breeding kennels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.260 - 265. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical hyperpachymorph [i]Trypanosoma (Nannomonas) congolense[/i] forest-type in a dog returning from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma et la toxoplasmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations articulaires virales chez une chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (254), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand suspecter une parasitose devant des troubles digestifs chez la vache laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Goutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens complémentaires en pathologie respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Falcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (244), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible pulmonary hypertension presenting simultaneously with an atrial septal defect and angiostrongylosis in a dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Estèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Animal Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5827.2004.tb00226.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (4), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-otoscopie : un examen auriculaire plus facile et plus sûr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Marignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (239), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis: a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis : a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95, pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-Like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural transmission of Pneumocystis carinii in nonimmunosuppressed animals : early contagiousness of experimentally infected rabbits (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (10), pp.2670-2672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (S77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus : facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schwartz Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serologic evidence for bovine immunodeficiency virus infection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo leukocyte tropism of bovine leukemia virus in sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68 (7), pp.4589-4596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des viandes : état des connaissances en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obregon Dasiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevillot Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHU Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Carvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVPC Paris 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04155727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVPC Residents Workshop: Faecal examination techniques in veterinary diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle des hybrides de &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; en Corse, leur adaptation à l’hôte ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de Sciences Animales Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Jouy-en-Josas (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Zoetis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04140809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à la chimiothérapie antiparasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential risk factors for canine angiostrongylosis: results of a case-control study conducted in France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixt European Dirofilaria and Angiostrongylus Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDA, Jul 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyloïdose canine : une maladie émergente ? Étude rétrospective de 25 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Travers-Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic heterogeneity of the triosephosphate isomerase locus on isolates of Giardia duodenalis in a dog breeding unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Specialized meeting of the ECA BioMed-1 : Pneumocystis and Pneumocystosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-infection in the new-born rabbit with Pneumocystis carinii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European concerted action Biomed 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-graduate training honeybee health and medicine for veterinarians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique l'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apimondia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of haemosporidian blood parasites in birds of prey admitted to a French wildlife rehabilitation centre: risk factors and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological tools to study Toxoplasma gondii in its definitive host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of gastrointestinal helminths and coccidia in Llamas and Alpacas raised in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Defives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Trichophyton benhamiae in guinea pigs: a retrospective study based on the activity of the mycology laboratory of the veterinary college of Alfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjula Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gavériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Society for Human and Animal Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Tritrichomonas foetus in cats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strongyloides stercoralis infection in dogs from Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal helminthoses - General considerations : Epidemiology - Diagnosis - Control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lindsay Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious and Parasitic Diseases of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier Editions médicales internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7430-0872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques pour la santé humaine et l’environnement et recommandations pour leur maîtrise, dans le cadre de l’administration des médicaments vétérinaires antiparasitaires externes sous forme de bains, douches et pulvérisations en élevages de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Autef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0269, Anses. 2023, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Polack </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3935-5728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088515834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47019495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000010125385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global review of Cryptosporidium spp. in pigeons in the context of the One-Health concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Alonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia duodenalis in Algeria: a review within a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (6), pp.1904-1908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et interprétation de la coproscopie chez le chien et le chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 457, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04373028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04185936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal parasites in non-human primates in zoological institutions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vonfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Prenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of major digestive and respiratory helminths in dogs and cats in France: results of a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouhsira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’émergence des maladies zoonotiques chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonoses émergentes et réémergentes actuelles chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laboutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adicéam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (12), pp.4113-4122. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06899-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiosurveillance de la cysticercose bovine en France : situation en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Darnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.article 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les parasites en collectivité canine et féline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (69), pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peloux-Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Breed Size, Age, Fecal Quality, and Enteropathogen Shedding on Fecal Calprotectin and Immunoglobulin A Concentrations in Puppies During the Weaning Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Boucraut-Baralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.1056-1064. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.14255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements antiparasitaires pour bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements antiparasitaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors of weaning diarrhea in puppies housed in breeding kennels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.260 - 265. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical hyperpachymorph [i]Trypanosoma (Nannomonas) congolense[/i] forest-type in a dog returning from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma et la toxoplasmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations articulaires virales chez une chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (254), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Goutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens complémentaires en pathologie respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Falcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (244), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand suspecter une parasitose devant des troubles digestifs chez la vache laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible pulmonary hypertension presenting simultaneously with an atrial septal defect and angiostrongylosis in a dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Estèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Animal Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5827.2004.tb00226.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (4), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-otoscopie : un examen auriculaire plus facile et plus sûr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Marignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (239), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis : a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis: a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95, pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-Like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural transmission of Pneumocystis carinii in nonimmunosuppressed animals : early contagiousness of experimentally infected rabbits (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (10), pp.2670-2672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (S77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serologic evidence for bovine immunodeficiency virus infection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus : facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schwartz Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo leukocyte tropism of bovine leukemia virus in sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68 (7), pp.4589-4596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obregon Dasiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevillot Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHU Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des viandes : état des connaissances en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Carvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVPC Paris 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04155727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVPC Residents Workshop: Faecal examination techniques in veterinary diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle des hybrides de &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; en Corse, leur adaptation à l’hôte ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de Sciences Animales Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Jouy-en-Josas (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Zoetis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04140809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à la chimiothérapie antiparasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyloïdose canine : une maladie émergente ? Étude rétrospective de 25 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Travers-Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential risk factors for canine angiostrongylosis: results of a case-control study conducted in France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixt European Dirofilaria and Angiostrongylus Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDA, Jul 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic heterogeneity of the triosephosphate isomerase locus on isolates of Giardia duodenalis in a dog breeding unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Specialized meeting of the ECA BioMed-1 : Pneumocystis and Pneumocystosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-infection in the new-born rabbit with Pneumocystis carinii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European concerted action Biomed 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-graduate training honeybee health and medicine for veterinarians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique l'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apimondia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of haemosporidian blood parasites in birds of prey admitted to a French wildlife rehabilitation centre: risk factors and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological tools to study Toxoplasma gondii in its definitive host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of gastrointestinal helminths and coccidia in Llamas and Alpacas raised in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Defives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Trichophyton benhamiae in guinea pigs: a retrospective study based on the activity of the mycology laboratory of the veterinary college of Alfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjula Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gavériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Society for Human and Animal Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Tritrichomonas foetus in cats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strongyloides stercoralis infection in dogs from Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal helminthoses - General considerations : Epidemiology - Diagnosis - Control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lindsay Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious and Parasitic Diseases of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier Editions médicales internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7430-0872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques pour la santé humaine et l’environnement et recommandations pour leur maîtrise, dans le cadre de l’administration des médicaments vétérinaires antiparasitaires externes sous forme de bains, douches et pulvérisations en élevages de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Autef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0269, Anses. 2023, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6733C4E5"/>
+    <w:nsid w:val="A921A0B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-polack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3935-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088515834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47019495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010125385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vonfeld" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Prenant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022040" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05368-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Auge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Darnal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017498v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heilmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Boucraut-Baralon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14255" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539467v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.07.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190357v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desquesnes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falcy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Est&#232;ves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dandrieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5827.2004.tb00226.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRDDC9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691127v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevallier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Femenia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694923v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chermette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687023v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694954v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688983v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwartz Cornil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brownlie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902431v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541639v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540045v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gossart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540049v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M&#233;nard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Travers-Moussinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Guechi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benchekroun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814946v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836876v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834392v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772371v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet-Viard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05328908v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sournac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique l'Hostis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541323v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Decaudin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bulliot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Deville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811707v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brigui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;naff" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816755v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bickel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817307v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kilani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lindsay Duncan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9782743008727" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169848v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-polack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3935-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088515834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47019495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010125385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vonfeld" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Prenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05368-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Auge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Darnal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heilmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Boucraut-Baralon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.07.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desquesnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falcy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Est&#232;ves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dandrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5827.2004.tb00226.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRDDC9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691127v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Femenia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chermette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwartz Cornil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brownlie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M&#233;nard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Travers-Moussinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Guechi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benchekroun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gossart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836876v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837818v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834392v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet-Viard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05328908v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sournac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique l'Hostis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379032v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Decaudin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bulliot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Deville" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brigui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;naff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816755v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bickel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817307v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kilani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lindsay Duncan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9782743008727" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169848v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>