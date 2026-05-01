--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Polack </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3935-5728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088515834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47019495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000010125385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global review of Cryptosporidium spp. in pigeons in the context of the One-Health concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Alonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia duodenalis in Algeria: a review within a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (6), pp.1904-1908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et interprétation de la coproscopie chez le chien et le chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 457, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04373028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04185936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal parasites in non-human primates in zoological institutions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vonfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Prenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of major digestive and respiratory helminths in dogs and cats in France: results of a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouhsira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’émergence des maladies zoonotiques chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonoses émergentes et réémergentes actuelles chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laboutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adicéam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (12), pp.4113-4122. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06899-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiosurveillance de la cysticercose bovine en France : situation en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Darnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.article 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les parasites en collectivité canine et féline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (69), pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peloux-Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Breed Size, Age, Fecal Quality, and Enteropathogen Shedding on Fecal Calprotectin and Immunoglobulin A Concentrations in Puppies During the Weaning Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Boucraut-Baralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.1056-1064. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.14255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements antiparasitaires pour bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements antiparasitaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors of weaning diarrhea in puppies housed in breeding kennels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.260 - 265. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical hyperpachymorph [i]Trypanosoma (Nannomonas) congolense[/i] forest-type in a dog returning from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma et la toxoplasmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations articulaires virales chez une chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (254), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Goutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens complémentaires en pathologie respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Falcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (244), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand suspecter une parasitose devant des troubles digestifs chez la vache laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible pulmonary hypertension presenting simultaneously with an atrial septal defect and angiostrongylosis in a dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Estèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Animal Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5827.2004.tb00226.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (4), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-otoscopie : un examen auriculaire plus facile et plus sûr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Marignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (239), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis : a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis: a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95, pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-Like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural transmission of Pneumocystis carinii in nonimmunosuppressed animals : early contagiousness of experimentally infected rabbits (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (10), pp.2670-2672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (S77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serologic evidence for bovine immunodeficiency virus infection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus : facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schwartz Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo leukocyte tropism of bovine leukemia virus in sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68 (7), pp.4589-4596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obregon Dasiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevillot Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHU Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des viandes : état des connaissances en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Carvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVPC Paris 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04155727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVPC Residents Workshop: Faecal examination techniques in veterinary diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle des hybrides de &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; en Corse, leur adaptation à l’hôte ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de Sciences Animales Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Jouy-en-Josas (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Zoetis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04140809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à la chimiothérapie antiparasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyloïdose canine : une maladie émergente ? Étude rétrospective de 25 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Travers-Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential risk factors for canine angiostrongylosis: results of a case-control study conducted in France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixt European Dirofilaria and Angiostrongylus Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDA, Jul 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic heterogeneity of the triosephosphate isomerase locus on isolates of Giardia duodenalis in a dog breeding unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Specialized meeting of the ECA BioMed-1 : Pneumocystis and Pneumocystosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-infection in the new-born rabbit with Pneumocystis carinii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European concerted action Biomed 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-graduate training honeybee health and medicine for veterinarians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique l'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apimondia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of haemosporidian blood parasites in birds of prey admitted to a French wildlife rehabilitation centre: risk factors and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological tools to study Toxoplasma gondii in its definitive host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of gastrointestinal helminths and coccidia in Llamas and Alpacas raised in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Defives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Trichophyton benhamiae in guinea pigs: a retrospective study based on the activity of the mycology laboratory of the veterinary college of Alfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjula Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gavériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Society for Human and Animal Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Tritrichomonas foetus in cats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strongyloides stercoralis infection in dogs from Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal helminthoses - General considerations : Epidemiology - Diagnosis - Control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lindsay Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious and Parasitic Diseases of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier Editions médicales internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7430-0872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques pour la santé humaine et l’environnement et recommandations pour leur maîtrise, dans le cadre de l’administration des médicaments vétérinaires antiparasitaires externes sous forme de bains, douches et pulvérisations en élevages de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Autef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0269, Anses. 2023, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Polack </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bruno-polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3935-5728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088515834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47019495</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000010125385</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in hybrid schistosomes can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano Aparicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 381 (1941), pp.20240534. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2024.0534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de diagnostic de l’infection par Cryptosporidium spp. chez les ruminants: connaissances actuelles et tendances futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Bouaicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (62), pp.6-13. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2026012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of commercial serological tests to detect schistosomiasis in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Bornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Alonzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.110538. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2025.110538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global review of Cryptosporidium spp. in pigeons in the context of the One-Health concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Alazzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Boulouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia duodenalis in Algeria: a review within a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04604994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Infections Reveal Acquired Zoonotic Capacity of Human Schistosomiasis Trough Hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 229 (6), pp.1904-1908. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiae152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et interprétation de la coproscopie chez le chien et le chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 457, pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04373028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04185936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal parasites in non-human primates in zoological institutions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Vonfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Prenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of major digestive and respiratory helminths in dogs and cats in France: results of a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouhsira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-022-05368-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’émergence des maladies zoonotiques chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonoses émergentes et réémergentes actuelles chez les animaux de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step morphology-PCR strategy for the identification of nematode larvae recovered from muscles after artificial digestion at meat inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Laboutière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Adicéam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119 (12), pp.4113-4122. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-020-06899-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie de cryptosporidiose dans un collège de l’ouest de la France, novembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dugast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémiosurveillance de la cysticercose bovine en France : situation en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Darnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.article 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les parasites en collectivité canine et féline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Canine-Féline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (69), pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fani Hovhannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peloux-Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Breed Size, Age, Fecal Quality, and Enteropathogen Shedding on Fecal Calprotectin and Immunoglobulin A Concentrations in Puppies During the Weaning Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Heilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Boucraut-Baralon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (4), pp.1056-1064. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.14255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements antiparasitaires pour bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.114-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements antiparasitaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, hors-serie: Actualités en thérapeutique des bovins (347), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors of weaning diarrhea in puppies housed in breeding kennels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Boogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.260 - 265. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical hyperpachymorph [i]Trypanosoma (Nannomonas) congolense[/i] forest-type in a dog returning from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack-Yves Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma et la toxoplasmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformations articulaires virales chez une chèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Périé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (254), pp.66-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand suspecter une parasitose devant des troubles digestifs chez la vache laitière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un cas de démodécie bovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Goutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (249), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examens complémentaires en pathologie respiratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Falcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (244), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible pulmonary hypertension presenting simultaneously with an atrial septal defect and angiostrongylosis in a dog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Estèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Animal Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (4), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5827.2004.tb00226.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diarrhées néonatales des agneaux et des chevreaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Millemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (233), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de démodécie chez une vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Brugère-Picoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (4), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéo-otoscopie : un examen auriculaire plus facile et plus sûr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Marignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (239), pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis: a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal pneumocystosis : a model for man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30 (1), pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95, pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-1-Like cells exist in sheep. Characterization of their phenotype and behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (2), pp.178-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.S19-S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural transmission of Pneumocystis carinii in nonimmunosuppressed animals : early contagiousness of experimentally infected rabbits (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 35 (10), pp.2670-2672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 105 (S77), pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serologic evidence for bovine immunodeficiency virus infection in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 48, pp.165-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus : facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schwartz Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine immunodeficiency virus: facts and questions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brownlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (4-5), pp.395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo leukocyte tropism of bovine leukemia virus in sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Bensaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Berthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68 (7), pp.4589-4596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parasites des viandes : état des connaissances en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obregon Dasiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevillot Aurélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IHU Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Devulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Carvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche EnvA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVPC Paris 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, MAISONS-ALFORT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04155727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVPC Residents Workshop: Faecal examination techniques in veterinary diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Louifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Zoetis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire naturelle des hybrides de &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; en Corse, leur adaptation à l’hôte ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de Sciences Animales Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Jouy-en-Josas (virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep infection with &amp;lt;i&amp;gt;Schistosoma haematobium&amp;lt;/i&amp;gt; x &amp;lt;i&amp;gt;S. bovis&amp;lt;/i&amp;gt; hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association for the Advancement of Veterinary Parasitology, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04140809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Cartou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04159078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardiosis in domestic mammals: clinical importance and public health consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tarik Adjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04160506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à la chimiothérapie antiparasitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNGTV, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chenafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential risk factors for canine angiostrongylosis: results of a case-control study conducted in France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixt European Dirofilaria and Angiostrongylus Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDA, Jul 2018, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongyloïdose canine : une maladie émergente ? Étude rétrospective de 25 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Travers-Moussinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radia Guechi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'AFVAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic heterogeneity of the triosephosphate isomerase locus on isolates of Giardia duodenalis in a dog breeding unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit model of induced Pneumocystis carinii development followed by reinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtaining a Pneumocystis-free rabbit breeding stock (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rabbit Pneumocystis carinii on cells derived from rabbit (Oryctolagus cuniculus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshops on Opportunistic Protists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved rabbit model of Pneumocystis carinii pneumonia : induced infections in Pneumocystis-free animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Specialized meeting of the ECA BioMed-1 : Pneumocystis and Pneumocystosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Copenhague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-infection in the new-born rabbit with Pneumocystis carinii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European concerted action Biomed 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic plasticity in schistosome worms after host shift and adaptive introgression can contribute to their zoonotic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelia Luviano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Mathieu-Bégné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kincaid-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion A.L. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite evolution and impact in action: assessing the importance of hybrid schistosomes in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Londres, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-graduate training honeybee health and medicine for veterinarians in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique l'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apimondia 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection and preliminary molecular characterisation of Cryptosporidium and Giardia in French European hedgehogs (Erinaceus europaeus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Srun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Arné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of haemosporidian blood parasites in birds of prey admitted to a French wildlife rehabilitation centre: risk factors and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jacquesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin ( virtual ), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological tools to study Toxoplasma gondii in its definitive host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lilin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of gastrointestinal helminths and coccidia in Llamas and Alpacas raised in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Loiseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Defives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaga Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madison (US-WI), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Tuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chevillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Trichophyton benhamiae in guinea pigs: a retrospective study based on the activity of the mycology laboratory of the veterinary college of Alfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bulliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjula Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Gavériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Society for Human and Animal Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Tritrichomonas foetus in cats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strongyloides stercoralis infection in dogs from Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastrointestinal helminthoses - General considerations : Epidemiology - Diagnosis - Control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Lindsay Duncan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious and Parasitic Diseases of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier Editions médicales internationales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-7430-0872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques pour la santé humaine et l’environnement et recommandations pour leur maîtrise, dans le cadre de l’administration des médicaments vétérinaires antiparasitaires externes sous forme de bains, douches et pulvérisations en élevages de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Autef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Desfontis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0269, Anses. 2023, 282 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04169848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A921A0B3"/>
+    <w:nsid w:val="55E5BD50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-polack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3935-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088515834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47019495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010125385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vonfeld" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Prenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05368-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Auge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Darnal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537717v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heilmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Boucraut-Baralon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.07.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desquesnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676127v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falcy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671565v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Est&#232;ves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dandrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5827.2004.tb00226.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRDDC9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691127v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902553v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Femenia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683706v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chermette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwartz Cornil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brownlie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541639v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540045v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540049v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M&#233;nard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Travers-Moussinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Guechi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benchekroun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541257v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gossart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836876v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837818v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834392v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet-Viard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05328908v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sournac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique l'Hostis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379032v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Decaudin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bulliot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Deville" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brigui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;naff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816755v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bickel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817307v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kilani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lindsay Duncan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9782743008727" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169848v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-polack" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3935-5728" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088515834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/47019495" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010125385" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano Aparicio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mathieu-B&#233;gn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kincaid-Smith" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A.L. Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0534" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Bouaicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bornier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazzarin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Alonzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2025.110538" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rognon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04710798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Vonfeld" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Prenant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quintard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05368-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Kaestner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Labouti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adic&#233;am" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wagner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06899-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535539v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Loury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gross" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dugast" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04535615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Auge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Darnal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04537717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heilmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Boucraut-Baralon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539467v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.07.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desquesnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680689v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Goutteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falcy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Est&#232;ves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dandrieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carlos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5827.2004.tb00226.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRDDC9P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682909v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Brug&#232;re-Picoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Marignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691127v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevallier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berthelemy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Femenia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694923v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chermette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694954v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schwartz Cornil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brownlie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Levy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belloc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brownlie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L&#233;vy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bensaid" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05146891v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04155727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541639v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160435v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541453v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541257v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gossart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540049v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M&#233;nard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Travers-Moussinet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Guechi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benchekroun" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834392v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836876v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772371v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouet-Viard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939728v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05328908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sournac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique l'Hostis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276860v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jacquesson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Puech" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Duval" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04379032v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blaizot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lilin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04540923v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Loiseaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Defives" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaga Radu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Decaudin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bulliot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjula Deville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gav&#233;riaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brigui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H&#233;naff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816755v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bickel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817307v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kilani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lindsay Duncan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/bookshop/book/9782743008727" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169848v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Autef" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delanoe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Desfontis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>