--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -66,1401 +66,1401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (173)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (172)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Cytomegalovirus Colonic Reactivation in Patients with Active Ulcerative Colitis</w:t>
+                <w:t xml:space="preserve">Interplay Between Oral Microbiota and Mouth Health in People Living With HIV Under Antiretroviral Therapy With or Without Periodontitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
+                <w:t xml:space="preserve">Angéline Antezack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Barrau</w:t>
+                <w:t xml:space="preserve">Nacera Amroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Garcin</w:t>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.555. </w:t>
+              <w:t xml:space="preserve">International Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v17040555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ijod/8794149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037152v1</w:t>
+                <w:t xml:space="preserve">hal-05591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of respiratory pathogens detection by a rapid multiplex polymerase chain reaction assay on the management of community-acquired pneumonia for children at the paediatric emergency department. A randomized controlled trial, the Optimization of Pneumonia Acute Care (OPTIPAC) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Predictive Factors of Cytomegalovirus Colonic Reactivation in Patients with Active Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Angoulvant</w:t>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Gras-Le-Guen</w:t>
+                <w:t xml:space="preserve">Mathilde Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.08.001⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17040555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895967v1</w:t>
+                <w:t xml:space="preserve">hal-05037152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BA.1 breakthrough infection elicits distinct antibody and memory B cell responses in vaccinated-only versus hybrid immunity individuals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Saade</w:t>
+                <w:t xml:space="preserve">Impact of respiratory pathogens detection by a rapid multiplex polymerase chain reaction assay on the management of community-acquired pneumonia for children at the paediatric emergency department. A randomized controlled trial, the Optimization of Pneumonia Acute Care (OPTIPAC) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
+                <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Killian</w:t>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+                <w:t xml:space="preserve">Christele Gras-Le-Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), pp.111962. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941427v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multiplex genomic point-of-care strategy for rapid support of older people with respiratory infection in a geriatric hospital over a full winter season</w:t>
+                <w:t xml:space="preserve">BA.1 breakthrough infection elicits distinct antibody and memory B cell responses in vaccinated-only versus hybrid immunity individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fayolle</w:t>
+                <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lafaie</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Franck</w:t>
+                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Blanquet</w:t>
+                <w:t xml:space="preserve">Martin Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.102795. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.111962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054507v1</w:t>
+                <w:t xml:space="preserve">hal-04941427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current evidence gaps to support systematic cytomegalovirus screening in pregnancy</w:t>
+                <w:t xml:space="preserve">Evaluation of a multiplex genomic point-of-care strategy for rapid support of older people with respiratory infection in a geriatric hospital over a full winter season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">Marion Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Hoen</w:t>
+                <w:t xml:space="preserve">Ludovic Lafaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Billaud</w:t>
+                <w:t xml:space="preserve">Thomas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Goueslard</w:t>
+                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78, pp.102941. </w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.102795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826231v1</w:t>
+                <w:t xml:space="preserve">hal-05054507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired mucosal IgA response in patients with severe COVID-19</w:t>
+                <w:t xml:space="preserve">Current evidence gaps to support systematic cytomegalovirus screening in pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
+                <w:t xml:space="preserve">Agathe Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Noailly</w:t>
+                <w:t xml:space="preserve">Bruno Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Jospin</w:t>
+                <w:t xml:space="preserve">Eric Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+                <w:t xml:space="preserve">Karine Goueslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78, pp.102941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2401940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871283v1</w:t>
+                <w:t xml:space="preserve">hal-04826231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SARS‐CoV‐2 interferon‐gamma release assay with humoral response assessment to define immune memory profiles</w:t>
+                <w:t xml:space="preserve">Impaired mucosal IgA response in patients with severe COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mouton</w:t>
+                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Oriol</w:t>
+                <w:t xml:space="preserve">Blandine Noailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Compagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carla Saade</w:t>
+                <w:t xml:space="preserve">Fabienne Jospin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Saker</w:t>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202451035⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2401940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04891410v1</w:t>
+                <w:t xml:space="preserve">hal-04871283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Knowledge of and Behavior Toward COVID-19 and the Possibility of Isolating at a City Level: Survey Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Verot</w:t>
+                <w:t xml:space="preserve">Human immunodeficiency virus and oral microbiota: mutual influence on the establishment of a viral gingival reservoir in individuals under antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Chaux</w:t>
+                <w:t xml:space="preserve">Alan Grupioni Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bonjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/47170⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1364002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748431v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human immunodeficiency virus and oral microbiota: mutual influence on the establishment of a viral gingival reservoir in individuals under antiretroviral therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining SARS‐CoV‐2 interferon‐gamma release assay with humoral response assessment to define immune memory profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Guy Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Grupioni Lourenço</w:t>
+                <w:t xml:space="preserve">Christelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1364002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895973v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First RSV epidemic with nirsevimab. Older children than previous epidemics, even when hospitalized</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Evaluating the Knowledge of and Behavior Toward COVID-19 and the Possibility of Isolating at a City Level: Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Annino</w:t>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Tripodi</w:t>
+                <w:t xml:space="preserve">Paul Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Cesana</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e47170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/47170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895976v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritisation of infectious diseases from a public health perspective: a multi-criteria decision analysis study, France, 2024</w:t>
               </w:r>
@@ -1574,4177 +1574,4177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended safety and tolerability of subcutaneous CAP256V2LS and VRC07-523LS in HIV-negative women: study protocol for the randomised, placebo-controlled double-blinded, phase 2 CAPRISA 012C trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First RSV epidemic with nirsevimab. Older children than previous epidemics, even when hospitalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharana Mahomed</w:t>
+                <w:t xml:space="preserve">Nadine Annino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Garrett</w:t>
+                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disebo Potloane</w:t>
+                <w:t xml:space="preserve">Louise Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izukanji Sikazwe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edmund Capparelli</w:t>
+                <w:t xml:space="preserve">Philippine Cesana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-076843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927070v1</w:t>
+                <w:t xml:space="preserve">hal-04895976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arboviral Risk Associated with Solid Organ and Hematopoietic Stem Cell Grafts: The Prophylactic Answers Proposed by the French High Council of Public Health in a National Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Extended safety and tolerability of subcutaneous CAP256V2LS and VRC07-523LS in HIV-negative women: study protocol for the randomised, placebo-controlled double-blinded, phase 2 CAPRISA 012C trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharana Mahomed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilda Grard</w:t>
+                <w:t xml:space="preserve">Nigel Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">Disebo Potloane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
+                <w:t xml:space="preserve">Izukanji Sikazwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">Edmund Capparelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Boosting Flavivirus Research: A Pandengue Net Initiative, 15 (9), pp.1783. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e076843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15091783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-076843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225662v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arboviral Risk Associated with Solid Organ and Hematopoietic Stem Cell Grafts: The Prophylactic Answers Proposed by the French High Council of Public Health in a National Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fayolle</w:t>
+                <w:t xml:space="preserve">Gilda Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Haddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Marie-Claire Paty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Boosting Flavivirus Research: A Pandengue Net Initiative, 15 (9), pp.1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15091783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895979v1</w:t>
+                <w:t xml:space="preserve">hal-04225662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A third vaccine dose equalises the levels of effectiveness and immunogenicity of heterologous or homologous COVID-19 vaccine regimens, Lyon, France, December 2021 to March 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term humoral response following Delta and Omicron BA.1 co-infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Josset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.15.2200746⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-023-00652-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146056v1</w:t>
+                <w:t xml:space="preserve">hal-04872916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term humoral response following Delta and Omicron BA.1 co-infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Josset</w:t>
+                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-023-00652-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872916v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les virus dans l’environnement, considérations virologiques et exemples de leur impact en santé humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A third vaccine dose equalises the levels of effectiveness and immunogenicity of heterologous or homologous COVID-19 vaccine regimens, Lyon, France, December 2021 to March 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylian Trepat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.15.2200746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(23)00053-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04895981v1</w:t>
+                <w:t xml:space="preserve">hal-04146056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior SARS-CoV-2 infection enhances and reshapes spike protein-specific memory induced by vaccination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les virus dans l’environnement, considérations virologiques et exemples de leur impact en santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (550), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(23)00053-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.ade0550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144641v1</w:t>
+                <w:t xml:space="preserve">hal-04895981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of protection against SARS‐CoV‐2 Omicron BA.1 and Delta infections in fully vaccinated outpatients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prior SARS-CoV-2 infection enhances and reshapes spike protein-specific memory induced by vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Morfin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28984⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (687), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.ade0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927091v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast inactivation of SARS-CoV-2 by 254-nm UV-C irradiation on porous and non-porous media of medical interest using an omnidirectional chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Maubert</w:t>
+                <w:t xml:space="preserve">Staphylococcus aureus nasal colonization level and intracellular reservoir: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Theillière</w:t>
+                <w:t xml:space="preserve">Marie Gavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescillia Jany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Mohamed Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
+                <w:t xml:space="preserve">Yann Lelonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.621-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39439-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10096-023-04591-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927208v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus nasal colonization level and intracellular reservoir: a prospective cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast inactivation of SARS-CoV-2 by 254-nm UV-C irradiation on porous and non-porous media of medical interest using an omnidirectional chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gavid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Fayolle</w:t>
+                <w:t xml:space="preserve">Bertrand Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fedy Morgene</w:t>
+                <w:t xml:space="preserve">Camille Theillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lelonge</w:t>
+                <w:t xml:space="preserve">Prescillia Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-023-04591-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39439-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969467v1</w:t>
+                <w:t xml:space="preserve">hal-04927208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of the COVID-19 Knowledges and Behavior Questionnaire in a French Population (CoVQuest-CC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Determinants of protection against SARS‐CoV‐2 Omicron BA.1 and Delta infections in fully vaccinated outpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19052569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04748479v1</w:t>
+                <w:t xml:space="preserve">hal-04927091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the MRSA/SA ELITe MGB Assay for the Detection of Staphylococcus aureus in Bone and Joint Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Development and Validation of the COVID-19 Knowledges and Behavior Questionnaire in a French Population (CoVQuest-CC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00835-21⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (5), pp.2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19052569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968590v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Both Humoral and Cellular Immunities Could Early Predict COVID-19 Vaccine Efficacy Against the Different SARS-CoV2 Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the MRSA/SA ELITe MGB Assay for the Detection of Staphylococcus aureus in Bone and Joint Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Vogrig</w:t>
+                <w:t xml:space="preserve">J. Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Emmanuelle Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">M. Lleres-Vadeboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Waeckel</w:t>
+                <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Haccourt</w:t>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (1), pp.31 - 45. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-022-01354-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00835-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871456v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gingival tissue as a reservoir for human immunodeficiency virus type 1: Preliminary results of a cross‐sectional observational study</w:t>
+                <w:t xml:space="preserve">Monitoring of Both Humoral and Cellular Immunities Could Early Predict COVID-19 Vaccine Efficacy Against the Different SARS-CoV2 Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+                <w:t xml:space="preserve">Manon Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tábata Larissa S. Pólvora</w:t>
+                <w:t xml:space="preserve">Anne-Emmanuelle Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
+                <w:t xml:space="preserve">Louis Waeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Ribeiro Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Carvalho Santana</w:t>
+                <w:t xml:space="preserve">Alice Haccourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of periodontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JPER.21-0345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (1), pp.31 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-022-01354-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872961v1</w:t>
+                <w:t xml:space="preserve">hal-04871456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of influenza vaccination among healthcare workers on hospital-acquired influenza in short-stay hospitalized patients: A multicenter pilot study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélilah Amour</w:t>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Benet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Fontana</w:t>
+                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2022.68⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059677v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+                <w:t xml:space="preserve">Gingival tissue as a reservoir for human immunodeficiency virus type 1: Preliminary results of a cross‐sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tábata Larissa S. Pólvora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+                <w:t xml:space="preserve">Lucas Ribeiro Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Verhoeven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
+                <w:t xml:space="preserve">Rodrigo Carvalho Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
+              <w:t xml:space="preserve">Journal of periodontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (4), pp.613-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JPER.21-0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234709v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rapid Lateral-Flow Tests Directed against the SARS-CoV-2 Nucleoprotein Using Viral Suspensions Belonging to Different Lineages of SARS-CoV-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Effect of influenza vaccination among healthcare workers on hospital-acquired influenza in short-stay hospitalized patients: A multicenter pilot study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélilah Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Courtieux</w:t>
+                <w:t xml:space="preserve">Thomas Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
+                <w:t xml:space="preserve">Corinne Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Bechri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Olivier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14122628⟩</w:t>
+              <w:t xml:space="preserve">Infection Control &amp; Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 ((12)), pp.1828-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2022.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895982v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of commercial Anti-SARS-CoV-2 neutralizing antibody assays in seropositive subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pitiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Massardier-Pilonchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 152 (1), pp.105169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2022.105169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPRISA 018: a phase I/II clinical trial study protocol to assess the safety, acceptability, tolerability and pharmacokinetics of a sustained-release tenofovir alafenamide subdermal implant for HIV prevention in women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanuja Narayansamy Gengiah</w:t>
+                <w:t xml:space="preserve">Evaluation of Rapid Lateral-Flow Tests Directed against the SARS-CoV-2 Nucleoprotein Using Viral Suspensions Belonging to Different Lineages of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quarraisha Abdool Karim</w:t>
+                <w:t xml:space="preserve">Julien Courtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishana Harkoo</w:t>
+                <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Mansoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nonhlanhla Yende Zuma</w:t>
+                <w:t xml:space="preserve">Issam Bechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052880⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927084v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of the point-of-care use of a rapid antigenic SARS-CoV-2 immunochromatographic test in a paediatric emergency department</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAPRISA 018: a phase I/II clinical trial study protocol to assess the safety, acceptability, tolerability and pharmacokinetics of a sustained-release tenofovir alafenamide subdermal implant for HIV prevention in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanuja Narayansamy Gengiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Quarraisha Abdool Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
+                <w:t xml:space="preserve">Ishana Harkoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mansoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonhlanhla Yende Zuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.12.019⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e052880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895987v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of viral shedding during ancestral or Omicron BA.1 SARS-CoV-2 infection and enhancement of pre-existing immunity during breakthrough infections</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective evaluation of the point-of-care use of a rapid antigenic SARS-CoV-2 immunochromatographic test in a paediatric emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Destras</w:t>
+                <w:t xml:space="preserve">Quentin Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2122578⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.734.e1-734.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927106v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 rapid test versus RT-qPCR on noninvasive respiratory self-samples during a city mass testing campaign.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Billal Boulamail</w:t>
+                <w:t xml:space="preserve">Dynamics of viral shedding during ancestral or Omicron BA.1 SARS-CoV-2 infection and enhancement of pre-existing immunity during breakthrough infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Labetoulle</w:t>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Destras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.2423-2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2122578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748476v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Anti-Receptor–Binding Domain Antibodies Still a Relevant Proxy for Monitoring SARS-CoV-2 Neutralizing Activity in the Omicron Era?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68 (7), pp.984-986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/clinchem/hvac085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 rapid test versus RT-qPCR on noninvasive respiratory self-samples during a city mass testing campaign.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Verot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billal Boulamail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (1), pp.90-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04386992v1</w:t>
+                <w:t xml:space="preserve">hal-04748476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Host Immune Status on Discordant Anti-SARS-CoV-2 Circulating B Cell Frequencies and Antibody Levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Morfin-Sherpa</w:t>
+                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Ferry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Paul</w:t>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222011095⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (5), pp.742-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872670v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific detection of memory T-cells in COVID-19 patients using standardized whole-blood Interferon gammarelease assay. Letter to the editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Djelabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.202149296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Host Immune Status on Discordant Anti-SARS-CoV-2 Circulating B Cell Frequencies and Antibody Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha Diallo</w:t>
+                <w:t xml:space="preserve">Florence Morfin-Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Paul</w:t>
+                <w:t xml:space="preserve">Tristan Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121463v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of SARS-CoV-2-infected patients reveals a high correlation between neutralizing antibodies and COVID-19 severity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of Asymptomatic and Symptomatic Influenza Among Healthcare Workers: A Multicenter Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélilah Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legros</w:t>
+                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Denolly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eglantine Siret</w:t>
+                <w:t xml:space="preserve">Ludwig Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00588-2⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (9), pp.e311-e318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872698v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live virus neutralization testing in convalescent patients and subjects vaccinated against 19A, 20B, 20I/501Y.V1 and 20H/501Y.V2 isolates of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.1499 - 1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2021.1945423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Asymptomatic and Symptomatic Influenza Among Healthcare Workers: A Multicenter Prospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A longitudinal study of SARS-CoV-2-infected patients reveals a high correlation between neutralizing antibodies and COVID-19 severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Denolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bénet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Valette</w:t>
+                <w:t xml:space="preserve">Bertrand Boson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitra Saadatian-Elahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludwig Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">Eglantine Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1109⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.318 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779539v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the COVID19SEROSpeed IgM/IgG Rapid Test, an Immunochromatographic Assay for the Diagnosis of SARS-CoV-2 Infection: a Multicenter European Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact on disease mortality of clinical, biological, and virological characteristics at hospital admission and overtime in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazdan Yazdanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Plebani</w:t>
+                <w:t xml:space="preserve">Alpha Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijo Parčina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issam Bechri</w:t>
+                <w:t xml:space="preserve">Christelle Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguglielmo Zehender</w:t>
+                <w:t xml:space="preserve">Noémie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrana Terkeš</w:t>
+                <w:t xml:space="preserve">Soizic Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.e02240-20. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (4), pp.2149-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02240-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895998v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of in vitro activity of copper gluconate against SARS-CoV-2 using confocal microscopy-based high content screening</w:t>
               </w:r>
@@ -5756,51 +5756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,77 +5877,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of HIV-1 Genital Shedding after One Year of Antiretroviral Therapy in Females Recently Diagnosed in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaye Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5992,1583 +5992,1583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and laboratory characteristics of symptomatic healthcare workers with suspected COVID-19: a prospective cohort study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of the COVID19SEROSpeed IgM/IgG Rapid Test, an Immunochromatographic Assay for the Diagnosis of SARS-CoV-2 Infection: a Multicenter European Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Quéromès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+                <w:t xml:space="preserve">Mario Plebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijo Parčina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguglielmo Zehender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedrana Terkeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93828-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.e02240-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02240-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411150v1</w:t>
+                <w:t xml:space="preserve">hal-04895998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Clinical and laboratory characteristics of symptomatic healthcare workers with suspected COVID-19: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Quéromès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93828-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176632v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher correction: Clinical and laboratory characteristics of symptomatic healthcare workers with suspected COVID-19: a prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99051-z⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (5), pp.742-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832645v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-month antibody response to SARS-CoV-2 in healthcare workers assessed by virus neutralization and commercial assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Publisher correction: Clinical and laboratory characteristics of symptomatic healthcare workers with suspected COVID-19: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kahina Saker</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Brengel-Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Quéromès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.01.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.19317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99051-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187610v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of SARS-CoV-2-infected patients reveals a high correlation between neutralizing antibodies and COVID-19 severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Vogrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.318-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41423-020-00588-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of High-Throughput SARS-CoV-2 Serological Assays in a Longitudinal Cohort of Patients with Mild COVID-19: Clinical Sensitivity, Specificity, and Association with Virus Neutralization Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (5), pp.742-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity and efficacy of heterologous ChAdOx1-BNT162b2 vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six-month antibody response to SARS-CoV-2 in healthcare workers assessed by virus neutralization and commercial assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04120-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773083v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Immunogenicity and efficacy of heterologous ChAdOx1-BNT162b2 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600 (7890), pp.701-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04120-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896000v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Veyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (7), pp.1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.104636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04872784v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection: advocacy for training and social distancing in healthcare settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Veyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03493922v1</w:t>
+                <w:t xml:space="preserve">hal-04872784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the safety and pharmacokinetics of the anti-HIV monoclonal antibody CAP256V2LS alone and in combination with VRC07-523LS and PGT121 in South African women: study protocol for the first-in-human CAPRISA 012B phase I clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharana Mahomed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarraisha Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonhlanhla Zuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Capparelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.e042247. </w:t>
@@ -7600,896 +7600,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SARS-CoV-2 infection: advocacy for training and social distancing in healthcare settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul O. Verhoeven</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.610 - 612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492953v1</w:t>
+                <w:t xml:space="preserve">hal-03493922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Study of Viral and Bacterial Contamination of Hospital Pediatricians’ Mobile Phones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Grattard</w:t>
+                <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O. Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gagnaire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8122011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.104636 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895996v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 may induce Guillain–Barré syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Camdessanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tholance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (6), pp.516-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 and Guillain-Barré syndrome: Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Camdessanché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tholance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (7-8), pp.636-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical recurrences of COVID-19 symptoms after recovery: Viral relapse, reinfection or inflammatory rebound?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Penot</w:t>
+                <w:t xml:space="preserve">Longitudinal Study of Viral and Bacterial Contamination of Hospital Pediatricians’ Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gallay</w:t>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Batisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Aurélie Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.06.073⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8122011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080302v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and Viral Infection in Patients Hospitalized for Acute Exacerbation of Chronic Obstructive Pulmonary Disease: Implication for Antimicrobial Management and Clinical Outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical recurrences of COVID-19 symptoms after recovery: Viral relapse, reinfection or inflammatory rebound?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gousseff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Messous</w:t>
+                <w:t xml:space="preserve">Pauline Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Elargoubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Laure Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rajoharison</w:t>
+                <w:t xml:space="preserve">Dominique Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.53-61. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (5), pp.816-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15412555.2020.1854210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895994v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence or Relapse of COVID ‐19 in Older Patients: A Description of Three Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lafaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Célarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8534,14718 +8534,14596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a New Rapid Detection Test for Detection of Neisseria meningitidis A/C/W/X/Y Antigens in Cerebrospinal Fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial and Viral Infection in Patients Hospitalized for Acute Exacerbation of Chronic Obstructive Pulmonary Disease: Implication for Antimicrobial Management and Clinical Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Terrade</w:t>
+                <w:t xml:space="preserve">Salma Messous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+                <w:t xml:space="preserve">Aida Elargoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe-Marie Njanpop-Lafourcade</w:t>
+                <w:t xml:space="preserve">Alain Rajoharison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Dosso</w:t>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (3), pp.e01699-19. </w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01699-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2020.1854210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02618623v1</w:t>
+                <w:t xml:space="preserve">hal-04895994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical performances of the BD Veritor™ System for the detection of respiratory syncytial virus and influenzaviruses A and B when used at bedside in the pediatric emergency department</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Plat</w:t>
+                <w:t xml:space="preserve">Validation of a New Rapid Detection Test for Detection of Neisseria meningitidis A/C/W/X/Y Antigens in Cerebrospinal Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Aude Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe-Marie Njanpop-Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2019.04.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.e01699-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01699-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485980v1</w:t>
+                <w:t xml:space="preserve">pasteur-02618623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 6 infection after autologous stem cell transplantation: A multicenter prospective study in adult patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+                <w:t xml:space="preserve">Analytical performances of the BD Veritor™ System for the detection of respiratory syncytial virus and influenzaviruses A and B when used at bedside in the pediatric emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.66 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851406v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HIV-1 primary drug resistance on the efficacy of a first-line antiretroviral regimen in the blood of newly diagnosed individuals in Bamako, Mali</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Human herpesvirus 6 infection after autologous stem cell transplantation: A multicenter prospective study in adult patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Balsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fodié Diallo</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Cacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky382⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (1), pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896007v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 6 infection after autologous stem cell transplantation: A multicenter prospective study in adult patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+                <w:t xml:space="preserve">Impact of bedside diagnosis of influenza in the paediatric emergency ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.898 - 903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299171v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bedside diagnosis of influenza in the paediatric emergency ward</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Giraud</w:t>
+                <w:t xml:space="preserve">Impact of HIV-1 primary drug resistance on the efficacy of a first-line antiretroviral regimen in the blood of newly diagnosed individuals in Bamako, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodié Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.11.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487184v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of nasal and rectal carriage of Staphylococcus aureus in intensive care unit patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Martin-Simoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Zéni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (10), pp.1811-1819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10096-019-03613-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serum protein factor mediates maturation and apoB-association of HCV particles in the extracellular milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Denolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70, pp.626 - 638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2018.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis in Auvergne-Rhône-Alpes Region, France, 2017–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guerbois-Galla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (10), pp.1944-1948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2510.181923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02374908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staphylococcus aureus colonization and non-influenza respiratory viruses: Interactions and synergism mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.1354-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21505594.2018.1504561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion-associated hazards: A revisit of their presentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Aloui</w:t>
+                <w:t xml:space="preserve">Platelet toll-like receptors are crucial sensors of infectious danger moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (6), pp.533-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537104.2018.1445842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04995438v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet toll-like receptors are crucial sensors of infectious danger moieties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfusion-associated hazards: A revisit of their presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">O. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tariket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537104.2018.1445842⟩</w:t>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995440v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital-acquired infections documented by repeated annual prevalence surveys over 15 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (2), pp.136-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2017.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HaCaT epithelial cells as an innovative novel model of rhinovirus infection and impact of clarithromycin treatment on infection kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corantin Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 523, pp.27-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2018.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylsalicylic acid differentially limits the activation and expression of cell death markers in human platelets exposed to Staphylococcus aureus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul O Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.5610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-06024-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytomegalovirus and inflammatory bowel diseases, with a special focus on its role in ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Williet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (6), pp.287-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2017.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Pilmis</w:t>
+                <w:t xml:space="preserve">Natural non-homologous recombination led to the emergence of a duplicated V3-NS5A region in HCV-1b strains associated with hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bouthry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Henquell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petsaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.e0174651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04298677v1</w:t>
+                <w:t xml:space="preserve">hal-01882310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Zidar and Tepes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112 (3), pp.515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ajg.2016.612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural non-homologous recombination led to the emergence of a duplicated V3-NS5A region in HCV-1b strains associated with hepatocellular carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytomegalovirus and ulcerative colitis: Place of antiviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v22.i6.2030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882310v1</w:t>
+                <w:t xml:space="preserve">hal-04900997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and ulcerative colitis: Place of antiviral therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Transfusion-related acute lung injury: transfusion, platelets and biological response modifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Tariket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17474086.2016.1152177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3748/wjg.v22.i6.2030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04900997v1</w:t>
+                <w:t xml:space="preserve">hal-04995376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion-related acute lung injury: transfusion, platelets and biological response modifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Persistent But Not Replicating HIV-1 Cell-Associated DNA in Semen of Long-Term ART Experienced Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Gagnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current HIV Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.316-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570162x14666151118115601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/17474086.2016.1152177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995376v1</w:t>
+                <w:t xml:space="preserve">hal-04955842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of RT-PCR on sputum versus culture, urinary antigens and serology for Legionnaire's disease diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jarraud</w:t>
+                <w:t xml:space="preserve">The Genotyping Resistance Profile of the &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Pol&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Gene Detected in Blood of Newly Diagnosed HIV-Positive Men Is Durably Archived in the Gut Whatever the Time of Initiation of cART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Emmanuelle Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergnon-Miszczycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2016.04.039⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5-6), pp.256-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000472716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02100285v1</w:t>
+                <w:t xml:space="preserve">hal-04900978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of donated red blood cell components from patients with hereditary hemochromatosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Aubrège</w:t>
+                <w:t xml:space="preserve">Contamination of healthcare workers' mobile phones by epidemic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.13890⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.456.e1-456.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995395v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical severity and molecular characteristics of circulating and emerging rotaviruses in young children attending hospital emergency departments in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Legrand-Guillien</w:t>
+                <w:t xml:space="preserve">Prospective evaluation of RT-PCR on sputum versus culture, urinary antigens and serology for Legionnaire's disease diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Minoui-Tran</w:t>
+                <w:t xml:space="preserve">Alain Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jarraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.05.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2016.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290969v2</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of healthcare workers' mobile phones by epidemic viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution of Cytomegalovirus DNA Load in the Inflamed Colon of Ulcerative Colitis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Berthelot</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pouvaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Gay</w:t>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (3), pp.439-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2016.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901001v1</w:t>
+                <w:t xml:space="preserve">hal-04900993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Cytomegalovirus DNA Load in the Inflamed Colon of Ulcerative Colitis Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+                <w:t xml:space="preserve">Clinical severity and molecular characteristics of circulating and emerging rotaviruses in young children attending hospital emergency departments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kaplon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Legrand-Guillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Minoui-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (8), pp.737.e9-737.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2016.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ajg.2016.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04900993v1</w:t>
+                <w:t xml:space="preserve">hal-02290969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genotyping Resistance Profile of the &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Pol&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Gene Detected in Blood of Newly Diagnosed HIV-Positive Men Is Durably Archived in the Gut Whatever the Time of Initiation of cART</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Properties of donated red blood cell components from patients with hereditary hemochromatosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubrège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000472716⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (1), pp.166-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.13890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900978v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent But Not Replicating HIV-1 Cell-Associated DNA in Semen of Long-Term ART Experienced Men</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platelets and Their Immune Role in Anti-Infective Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current HIV Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.167-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb.15.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1570162x14666151118115601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04955842v1</w:t>
+                <w:t xml:space="preserve">hal-04995337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelets and Their Immune Role in Anti-Infective Immunity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Infliximab Does Not Worsen Outcomes During Flare-ups Associated with Cytomegalovirus Infection in Patients with Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.1580-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fmb.15.146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995337v1</w:t>
+                <w:t xml:space="preserve">hal-04901027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab Does Not Worsen Outcomes During Flare-ups Associated with Cytomegalovirus Infection in Patients with Ulcerative Colitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Chardon</w:t>
+                <w:t xml:space="preserve">Platelet components associated with adverse reactions: predictive value of mitochondrial DNA relative to biological response modifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.13373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901027v1</w:t>
+                <w:t xml:space="preserve">hal-01203813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet components associated with adverse reactions: predictive value of mitochondrial DNA relative to biological response modifiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Human platelets and their capacity of binding viruses: meaning and challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Fagan</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Schattner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.13373⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12865-015-0092-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01203813v1</w:t>
+                <w:t xml:space="preserve">hal-04995319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet components associated with adverse reactions: predictive value of mitochondrial DNA relative to biological response modifiers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific activation, signalling and secretion profiles of human platelets following PAR-1 and PAR-4 stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaker Aloui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Fagan</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/trf.13373⟩</w:t>
+              <w:t xml:space="preserve">Platelets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.795-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/09537104.2015.1050585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04995351v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human platelets and their capacity of binding viruses: meaning and challenges?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Platelet components associated with adverse reactions: predictive value of mitochondrial DNA relative to biological response modifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mirta Schattner</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Fagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12865-015-0092-1⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (2), pp.497-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.13373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995319v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific activation, signalling and secretion profiles of human platelets following PAR-1 and PAR-4 stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Garraud</w:t>
+                <w:t xml:space="preserve">Identification of a duplicated V3 domain in NS5A associated with cirrhosis and hepatocellular carcinoma in HCV-1b patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Guillou-Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducancelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platelets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2015.06.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/09537104.2015.1050585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995293v1</w:t>
+                <w:t xml:space="preserve">hal-01231431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a duplicated V3 domain in NS5A associated with cirrhosis and hepatocellular carcinoma in HCV-1b patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Validation of a Laboratory-Developed Multiplex Real-Time PCR Assay on the BD Max System for Detection of Herpes Simplex Virus and Varicella-Zoster Virus DNA in Various Clinical Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (6), pp.1921-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03692-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2015.06.096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01231431v1</w:t>
+                <w:t xml:space="preserve">hal-04901030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Laboratory-Developed Multiplex Real-Time PCR Assay on the BD Max System for Detection of Herpes Simplex Virus and Varicella-Zoster Virus DNA in Various Clinical Specimens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Transfusion et inflammation : hier – aujourd’hui – demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cognasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2015.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.03692-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901030v1</w:t>
+                <w:t xml:space="preserve">hal-04995327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion et inflammation : hier – aujourd’hui – demain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">A Computerized Prediction Model of Hazardous Inflammatory Platelet Transfusion Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2015.03.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.9(5): e97082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04995327v1</w:t>
+                <w:t xml:space="preserve">hal-01011939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial sequencing of the VP2 capsid gene for direct enterovirus genotyping in clinical specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boukhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nasri-Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (9), pp.O558-O565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1469-0691.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computerized Prediction Model of Hazardous Inflammatory Platelet Transfusion Outcomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplex PCR theranostics of severe respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.251-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/eri.09.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011939v1</w:t>
+                <w:t xml:space="preserve">hal-04901423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Balance between the Hemagglutinin and Neuraminidase of Influenza A(H1N1)pdm09 HA D222 Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR theranostics of severe respiratory infections</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Signaling Role of CD40 Ligand in Platelet Biology and in Platelet Component Transfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Tariket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (12), pp.22342-22364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms151222342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/eri.09.131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901423v1</w:t>
+                <w:t xml:space="preserve">hal-02346140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and microbiological investigations of community-acquired pneumonia in children admitted at the emergency department of a university hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (4), pp.402-407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future microbicide approaches aimed at preventing HIV infection in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delézay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Brunon-Gagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (2), pp.167-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1586/eri.11.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Signaling Role of CD40 Ligand in Platelet Biology and in Platelet Component Transfusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+                <w:t xml:space="preserve">Study of Coxsackie B viruses interactions with Coxsackie Adenovirus receptor and Decay-Accelerating Factor using Human CaCo-2 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Riabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Harrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1423-0127-21-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms151222342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02346140v1</w:t>
+                <w:t xml:space="preserve">hal-04901051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct typing of human enteroviruses from wastewater samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Ouerdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahjoub Aouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 207, pp.215-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviromet.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Coxsackie B viruses interactions with Coxsackie Adenovirus receptor and Decay-Accelerating Factor using Human CaCo-2 cell line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Riabi</w:t>
+                <w:t xml:space="preserve">Basic rationale, current methods and future directions for molecular typing of human enterovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Harrath</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.419-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14737159.7.4.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1423-0127-21-50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901051v1</w:t>
+                <w:t xml:space="preserve">hal-04901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic rationale, current methods and future directions for molecular typing of human enterovirus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the new CE-IVD marked BD MAX Cdiff Assay for the detection of toxigenic Clostridium difficile harboring the tcdB gene from clinical stool samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fonsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.58-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/14737159.7.4.419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901455v1</w:t>
+                <w:t xml:space="preserve">hal-04901316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of cytomegalovirus viral load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (2), pp.193-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1586/14787210.2014.870887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of Six Commercialized Multiplex PCR Kits for the Diagnosis of Respiratory Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e72174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0072174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the new CE-IVD marked BD MAX Cdiff Assay for the detection of toxigenic Clostridium difficile harboring the tcdB gene from clinical stool samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of SPF10 real-time PCR and conventional PCR in combination with the INNO-LiPA HPV Genotyping Extra assay for the detection and typing of human papillomavirus in cervical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Micalessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fonsale</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (1-2), pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04901316v1</w:t>
+                <w:t xml:space="preserve">hal-04901077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SPF10 real-time PCR and conventional PCR in combination with the INNO-LiPA HPV Genotyping Extra assay for the detection and typing of human papillomavirus in cervical samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Potential contribution of saliva to the sexual transmission of HIV through the secretion of CCL20 by genital epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Grupioni Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Chinali Komesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcyone Artioli Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (1), pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.23776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04901077v1</w:t>
+                <w:t xml:space="preserve">hal-04955869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contribution of saliva to the sexual transmission of HIV through the secretion of CCL20 by genital epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Highly Active Antiretroviral Therapy Alters Inflammation Linked to Platelet Cytokines in HIV-1-Infected Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Suy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.23776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208 (5), pp.868-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04955869v1</w:t>
+                <w:t xml:space="preserve">hal-04995205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active Antiretroviral Therapy Alters Inflammation Linked to Platelet Cytokines in HIV-1-Infected Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Anti-Trypanosoma cruzi cross-reactive antibodies detected at high rate in non-exposed individuals living in non-endemic regions: seroprevalence and association to other viral serologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esber S Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gueyffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dichtel-Danjoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995205v1</w:t>
+                <w:t xml:space="preserve">hal-00972341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Trypanosoma cruzi cross-reactive antibodies detected at high rate in non-exposed individuals living in non-endemic regions: seroprevalence and association to other viral serologies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Transfusion sanguine et inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tracli.2013.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00972341v1</w:t>
+                <w:t xml:space="preserve">hal-04995176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfusion sanguine et inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Human papillomavirus and head and neck squamous cell carcinomas in the South-East of France: prevalence, viral expression, and prognostic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tracli.2013.02.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (5), pp.538-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00016489.2012.747221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04995176v1</w:t>
+                <w:t xml:space="preserve">hal-04901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus and head and neck squamous cell carcinomas in the South-East of France: prevalence, viral expression, and prognostic implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
+                <w:t xml:space="preserve">Immune‐reactive soluble OX 40 ligand, soluble CD 40 ligand, and interleukin‐27 are simultaneously oversecreted in platelet components associated with acute transfusion reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐antoine Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐ange Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (3), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/trf.12378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/00016489.2012.747221⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901326v1</w:t>
+                <w:t xml:space="preserve">hal-04995248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune‐reactive soluble OX 40 ligand, soluble CD 40 ligand, and interleukin‐27 are simultaneously oversecreted in platelet components associated with acute transfusion reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative evaluation of the QIAsymphony RGQ system with the easyMAG/R-gene combination for the quantitation of cytomegalovirus DNA load in whole blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-9-231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/trf.12378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995248v1</w:t>
+                <w:t xml:space="preserve">hal-04901334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the QIAsymphony RGQ system with the easyMAG/R-gene combination for the quantitation of cytomegalovirus DNA load in whole blood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Revisiting the B-cell compartment in mouse and humans: more than one B-cell subset exists in the marginal zone and beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenoline Borhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamal Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Degrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2172-13-63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-422X-9-231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901334v1</w:t>
+                <w:t xml:space="preserve">inserm-00768593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the B-cell compartment in mouse and humans: more than one B-cell subset exists in the marginal zone and beyond.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Prevalence of Cytomegalovirus Infection in Steroid-refractory Crohnʼs Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Phelip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.E1396-E1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2172-13-63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768593v1</w:t>
+                <w:t xml:space="preserve">hal-04901370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Incidence of rotavirus gastroenteritis among children under 5years consulting a paediatrician or a general practitioner in France.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Parez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garbarg-Chenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologie Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (3), pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patbio.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Cytomegalovirus Infection in Steroid-refractory Crohnʼs Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Phelip</w:t>
+                <w:t xml:space="preserve">Human platelets can discriminate between various bacterial LPS isoforms via TLR4 signaling and differential cytokine secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (3), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2012.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ibd.21907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901370v1</w:t>
+                <w:t xml:space="preserve">hal-04995134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective transmigration of monocyte-associated HIV-1 across a human cervical monolayer and its modulation by seminal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Portran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Terrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (7), pp.785 - 796. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328351426e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human platelets can discriminate between various bacterial LPS isoforms via TLR4 signaling and differential cytokine secretion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Eyraud</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Human Enteroviruses in the Central African Republic: Uncovering Wide Diversity and Identification of a New Human Enterovirus A71 Genogroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bessaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2012.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.1650-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.06657-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04995134v1</w:t>
+                <w:t xml:space="preserve">hal-04901363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Human Enteroviruses in the Central African Republic: Uncovering Wide Diversity and Identification of a New Human Enterovirus A71 Genogroup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Management of cytomegalovirus infection in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (7), pp.541-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.06657-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901363v1</w:t>
+                <w:t xml:space="preserve">hal-04901345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of cytomegalovirus infection in inflammatory bowel diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective transmigration of monocyte-associated HIV-1 across a human cervical monolayer and its modulation by seminal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Portran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Terrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.018⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (7), pp.785-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328351426e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04901345v1</w:t>
+                <w:t xml:space="preserve">ujm-00749507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective transmigration of monocyte-associated HIV-1 across a human cervical monolayer and its modulation by seminal plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+                <w:t xml:space="preserve">Longitudinal Evaluation of the Efficacy of Heat Treatment Procedures against Legionella spp. in Hospital Water Systems by Using a Flow Cytometric Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328351426e⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (4), pp.1268-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02225-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00749507v1</w:t>
+                <w:t xml:space="preserve">hal-02967054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Evaluation of the Efficacy of Heat Treatment Procedures against Legionella spp. in Hospital Water Systems by Using a Flow Cytometric Assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">HIV-1 Load Comparison Using Four Commercial Real-Time Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Signori-Schmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.292-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01688-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02225-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967054v1</w:t>
+                <w:t xml:space="preserve">hal-02303187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Load Comparison Using Four Commercial Real-Time Assays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Saoudin</w:t>
+                <w:t xml:space="preserve">Interpretation of Real-Time PCR Results for Hepatitis C Virus RNA When Viral Load Is Below Quantification Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Roque-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49, pp.292-297. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 49 (3), pp.1113-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01511-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01688-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303187v1</w:t>
+                <w:t xml:space="preserve">hal-02014377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Real-Time PCR Results for Hepatitis C Virus RNA When Viral Load Is Below Quantification Limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Trimoulet</w:t>
+                <w:t xml:space="preserve">Evaluation of an immunomagnetic separation assay in combination with cultivation to improve Legionella pneumophila serogroup 1 recovery from environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Helbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.952 - 961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.04955.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01511-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014377v1</w:t>
+                <w:t xml:space="preserve">hal-01637092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an immunomagnetic separation assay in combination with cultivation to improve Legionella pneumophila serogroup 1 recovery from environmental samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.H. Helbig</w:t>
+                <w:t xml:space="preserve">Complexes between nuclear factor-κB p65 and signal transducer and activator of transcription 3 are key actors in inducing activation-induced cytidine deaminase expression and immunoglobulin A production in CD40L plus interleukin-10-treated human blood B cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (2), pp.171-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.2011.04465.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.04955.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01637092v1</w:t>
+                <w:t xml:space="preserve">hal-00697663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytomegalovirus Load in Inflamed Intestinal Tissue Is Predictive of Resistance to Immunosuppressive Therapy in Ulcerative Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie del Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (11), pp.2001-2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ajg.2011.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes between nuclear factor-κB p65 and signal transducer and activator of transcription 3 are key actors in inducing activation-induced cytidine deaminase expression and immunoglobulin A production in CD40L plus interleukin-10-treated human blood B cells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">[Impact of Rotavirus gastroenteritis requiring hospitalization or presenting to emergency room among children less than 5years in France.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Parez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cogné</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garbag-Chenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (5), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.2011.04465.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697663v1</w:t>
+                <w:t xml:space="preserve">hal-00692475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Impact of Rotavirus gastroenteritis requiring hospitalization or presenting to emergency room among children less than 5years in France.]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pillet</w:t>
+                <w:t xml:space="preserve">Toll‐like receptor 4 signal transduction in platelets: novel pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1), pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08292.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692475v1</w:t>
+                <w:t xml:space="preserve">hal-04935423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll‐like receptor 4 signal transduction in platelets: novel pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Garraud</w:t>
+                <w:t xml:space="preserve">In Vitro Evaluation of Viability, Integrity, and Inflammation in Genital Epithelia upon Exposure to Pharmaceutical Excipients and Candidate Microbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Brouwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustijns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (12), pp.5105-5114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00456-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2010.08292.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04935423v1</w:t>
+                <w:t xml:space="preserve">hal-04935447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterovirus-related activation of the cardiomyocyte mitochondrial apoptotic pathway in patients with acute myocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douche-Aourik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (6), pp.728-736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/ehp489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Evaluation of Viability, Integrity, and Inflammation in Genital Epithelia upon Exposure to Pharmaceutical Excipients and Candidate Microbicides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Augustijns</w:t>
+                <w:t xml:space="preserve">Multicenter evaluation of the ENTEROVIRUS R-gene™ real-time RT-PCR assay for the detection of enteroviruses in clinical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00456-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04935447v1</w:t>
+                <w:t xml:space="preserve">hal-04901430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter evaluation of the ENTEROVIRUS R-gene™ real-time RT-PCR assay for the detection of enteroviruses in clinical specimens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garnier-Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Mazeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.09.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (12), pp.2628-2640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkq368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04901430v1</w:t>
+                <w:t xml:space="preserve">hal-04375402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-resistant cytomegalovirus in transplant recipients: a French cohort study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Better Detection of &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; Nasal Carriage by Use of Nylon Flocked Swabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.4242 - 4244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.01425-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkq368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04375402v1</w:t>
+                <w:t xml:space="preserve">hal-04936271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Detection of &amp;lt;i&amp;gt;Staphylococcus aureus&amp;lt;/i&amp;gt; Nasal Carriage by Use of Nylon Flocked Swabs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is nasal carriage of the main acquisition pathway for surgical-site infection in orthopaedic surgery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (4), pp.373-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10096-009-0867-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.01425-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04936271v1</w:t>
+                <w:t xml:space="preserve">hal-00568345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nasal carriage of the main acquisition pathway for surgical-site infection in orthopaedic surgery?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Fayard</w:t>
+                <w:t xml:space="preserve">Influence of the HCV subtype on the virological response to pegylated interferon and ribavirin therapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10096-009-0867-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (12), pp.2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00568345v1</w:t>
+                <w:t xml:space="preserve">hal-00531821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the HCV subtype on the virological response to pegylated interferon and ribavirin therapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ravaux</w:t>
+                <w:t xml:space="preserve">Altered release of regulated upon activation, normal T-cell expressed and secreted protein from human, normal platelets: contribution of distinct HIV-1MN gp41 peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (12), pp.2029. </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (15), pp.2057-2059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.21583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328330da65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531821v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered release of regulated upon activation, normal T-cell expressed and secreted protein from human, normal platelets: contribution of distinct HIV-1MN gp41 peptides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Evaluation of a Commercially Available Automated System for Extraction of Viral DNA from Whole Blood: Application to Monitoring of Epstein-Barr Virus and Cytomegalovirus Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (15), pp.2057-2059. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (11), pp.3753-3755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0b013e328330da65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01497-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935412v1</w:t>
+                <w:t xml:space="preserve">hal-04901437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of a Commercially Available Automated System for Extraction of Viral DNA from Whole Blood: Application to Monitoring of Epstein-Barr Virus and Cytomegalovirus Load</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delézay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Palle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01497-09⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386 (2), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901437v1</w:t>
+                <w:t xml:space="preserve">ujm-00369194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and tropism characterisation of recombinant viruses exhibiting HIV-1 env gene from seminal strains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
+                <w:t xml:space="preserve">Direct contact of platelets and their released products exert different effects on human dendritic cell maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh-Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chavarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2172-9-54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ujm-00369194v1</w:t>
+                <w:t xml:space="preserve">hal-04994037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct contact of platelets and their released products exert different effects on human dendritic cell maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Toll‐like receptor 4 ligand can differentially modulate the release of cytokines by human platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cognasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Olivier</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh‐cognasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2172-9-54⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141, pp.84 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2008.06999.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994037v1</w:t>
+                <w:t xml:space="preserve">hal-04935324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Flow Cytometry To Monitor Legionella Viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 74 (24), pp.7813 - 7816. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01364-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll‐like receptor 4 ligand can differentially modulate the release of cytokines by human platelets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Natural Recombination Event within the Capsid Genomic Region Leading to a Chimeric Strain of Human Enterovirus B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Belguith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2141.2008.06999.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (17), pp.8944-8952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00180-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935324v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Recombination Event within the Capsid Genomic Region Leading to a Chimeric Strain of Human Enterovirus B</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Enterovirus in arteriosclerosis: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00180-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2007.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901462v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus in arteriosclerosis: A pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Typing of Human Enterovirus by Partial Sequencing of VP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henia Saoudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (8), pp.2370-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00093-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2007.03.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04901464v1</w:t>
+                <w:t xml:space="preserve">hal-04901459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing of Human Enterovirus by Partial Sequencing of VP2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">[Investigation of an outbreak of norovirus gastroenteritis in a geriatric hospital]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Odelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Diana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 64 (2), pp.141-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901459v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Investigation of an outbreak of norovirus gastroenteritis in a geriatric hospital]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Diana</w:t>
+                <w:t xml:space="preserve">Expertise of laboratories in viral load quantification, genotyping, and precore mutant determination for hepatitis B virus in a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Blanchon</w:t>
+                <w:t xml:space="preserve">Sophie Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (10), pp.3600-3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00732-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510678v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise of laboratories in viral load quantification, genotyping, and precore mutant determination for hepatitis B virus in a multicenter study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId617" w:history="1">
+                <w:t xml:space="preserve">Unique NS5b hepatitis C virus gene sequence consensus database is essential for standardization of genotype determinations in multicenter epidemiological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syria Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sandres-Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duverlie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Alain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44 (10), pp.3600-3607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00732-06⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.614-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.44.2.614-616.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406609v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal plasma promotes the attraction of Langerhans cells via the secretion of CCL20 by vaginal epithelial cells: involvement in the sexual transmission of HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Berlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (5), pp.1135-1142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/dei496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Polymorphism in the Protease and Reverse Transcriptase Genes of HIV Type 1 CRF02-AG Subtypes From Drug-Naive Patients From Saint-Etienne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henia Saoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frésard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp.396-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/01.qai.0000221675.83950.4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique NS5b hepatitis C virus gene sequence consensus database is essential for standardization of genotype determinations in multicenter epidemiological studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Alain</w:t>
+                <w:t xml:space="preserve">Amount of seminal IL-1β positively correlates to HIV-1 load in the semen of infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.44.2.614-616.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (3), pp.204-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2006.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405909v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amount of seminal IL-1β positively correlates to HIV-1 load in the semen of infected patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
+                <w:t xml:space="preserve">Selective sequestration of X4 isolates by human genital epithelial cells: Implication for virus tropism selection process during sexual transmission of HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Berlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 77 (4), pp.465-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.20478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2006.04.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04955909v1</w:t>
+                <w:t xml:space="preserve">hal-04955924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective sequestration of X4 isolates by human genital epithelial cells: Implication for virus tropism selection process during sexual transmission of HIV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Lambert</w:t>
+                <w:t xml:space="preserve">Selective sequestration of X4 isolates by human genital epithelial cells: Implication for virus tropism selection process during sexual transmission of HIV.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 77 (4), pp.465-474. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 77, pp.465-474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.20478⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04955924v1</w:t>
+                <w:t xml:space="preserve">hal-00315046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective sequestration of X4 isolates by human genital epithelial cells: Implication for virus tropism selection process during sexual transmission of HIV.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Hamzeh</w:t>
+                <w:t xml:space="preserve">Comparative evaluation of the VIDAS HIV DUO Ultra assay for combined detection of HIV-1 antigen and antibodies to HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
+                <w:t xml:space="preserve">Catherine Pretis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lesenechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (2), pp.165-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315046v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the VIDAS HIV DUO Ultra assay for combined detection of HIV-1 antigen and antibodies to HIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Coxsackievirus B3 replication and persistence in intestinal cells from mice infected orally and in the human CaCo‐2 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Harrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Piche</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delézay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Douche-Aourik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 74 (2), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.20179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.03.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04901498v1</w:t>
+                <w:t xml:space="preserve">hal-04955932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxsackievirus B3 replication and persistence in intestinal cells from mice infected orally and in the human CaCo‐2 cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shabir Omar</w:t>
+                <w:t xml:space="preserve">The procedures of hygiene to control hospital-acquired diarrhoea in paediatric wards: a multicentre audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benzait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57, pp.44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.20179⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04955932v1</w:t>
+                <w:t xml:space="preserve">hal-00427606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The procedures of hygiene to control hospital-acquired diarrhoea in paediatric wards: a multicentre audit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance Network for Herpes Simplex Virus Resistance to Antiviral Drugs: 3-Year Follow-Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Patural</w:t>
+                <w:t xml:space="preserve">C. Danve-Szatanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (1), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.42.1.242-249.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427606v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance Network for Herpes Simplex Virus Resistance to Antiviral Drugs: 3-Year Follow-Up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">. Surveillance network for herpes simplex virus resistance to antiviral drugs: 3-year follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Danve-Szatanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Danve-Szatanek</w:t>
+                <w:t xml:space="preserve">D. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aymard</w:t>
+                <w:t xml:space="preserve">F. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 42 (1), pp.242-249. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996587v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Surveillance network for herpes simplex virus resistance to antiviral drugs: 3-year follow-up.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Agius</w:t>
+                <w:t xml:space="preserve">Prospective follow-up of hospital-acquired diarrhoea in 28 paediatric wards of the south-east part of France during a winter season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benzait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.249</w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123398v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective follow-up of hospital-acquired diarrhoea in 28 paediatric wards of the south-east part of France during a winter season</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId766" w:history="1">
+                <w:t xml:space="preserve">Reported Measures of Hygiene and Incidence Rates for Hospital-Acquired Diarrhea in 31 French Pediatric Wards: Is There Any Relationship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanhems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benzait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Patural</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 52, pp.131-137</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24, pp.520-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427662v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reported Measures of Hygiene and Incidence Rates for Hospital-Acquired Diarrhea in 31 French Pediatric Wards: Is There Any Relationship?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Patural</w:t>
+                <w:t xml:space="preserve">Multicenter quality control for the detection of hepatitis C virus RNA in seminal plasma specimens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (2), pp.789-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.41.2.789-793.2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427438v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter quality control for the detection of hepatitis C virus RNA in seminal plasma specimens.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bocket</w:t>
+                <w:t xml:space="preserve">Pregnancy after safe IVF with hepatitis C virus RNA-positive sperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyfanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (10), pp.2650-2653</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014576v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy after safe IVF with hepatitis C virus RNA-positive sperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and characterization of hepatitis C virus RNA in seminal plasma and spermatozoon fractions of semen from patients attempting medically assisted conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyfanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Levy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Lornage</w:t>
+                <w:t xml:space="preserve">J.C. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 17 (10), pp.2650-2653</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (9), pp.3252-3255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681204v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of hepatitis C virus RNA in seminal plasma and spermatozoon fractions of semen from patients attempting medically assisted conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Maertens</w:t>
+                <w:t xml:space="preserve">Role of Sex and Early Interferon Production in the Susceptibility of Mice to Encephalomyocarditis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Tardy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Gresser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 66 (4), pp.701-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-66-4-701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674813v1</w:t>
+                <w:t xml:space="preserve">hal-04926951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Sex and Early Interferon Production in the Susceptibility of Mice to Encephalomyocarditis Virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Autoantibodies to Human Interferon in a Patient with Varicella-Zoster Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/0022-1317-66-4-701⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">K. Mogensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tovey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gresser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 150 (5), pp.707-713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/150.5.707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23255,288 +23133,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Coding in Case Mix Databases of Bacterial Infections Based on Antimicrobial Susceptibility Test Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Elie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Trombert-Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Medical Informatics Europe Conference, MIE2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI220447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03689672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-HIV-1 Neutralizing antibodies with antibody-dependent cell-mediated cytotoxicity (ADCC) function in the milk of mothers during the protected breastfeeding period in Bangui, Central African Republic (CAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aichata Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Moussa</w:t>
+                <w:t xml:space="preserve">B. Noailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aichata Keita</w:t>
+                <w:t xml:space="preserve">S. Kamadom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Manirakiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23546,1209 +23424,1209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock stratégique de l'État d'antiviraux contre la grippe (Avis et Rapports du HCSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aho Glélé</w:t>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Caron</w:t>
+                <w:t xml:space="preserve">Christine Debeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place of oseltamivir and antiviral influenza drugs in the State's strategic stockpile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aho Glélé</w:t>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Caron</w:t>
+                <w:t xml:space="preserve">Christine Debeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFP2 respiratory protective devices in the general population to fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (HCSP, Avis et Rapports)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFP2 respiratory protective devices for health professionals in the context of the fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (supplement) (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Chidiac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Aho-Glele</w:t>
+                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635819v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFP2 respiratory protective devices for health professionals in the context of the fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (supplement) (HCSP, Avis et Rapports)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
+                <w:t xml:space="preserve">FFP2 respiratory protective devices in the general population to fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
+                <w:t xml:space="preserve">S. Aho-Glele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635822v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif aux traitements appliqués aux boues de stations d'épuration par rapport au risque d'infection au virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Brignon</w:t>
+                <w:t xml:space="preserve">M. Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Gaffet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appareils de protection respiratoire de type FFP2 en population générale dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (complément) (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aho-Glele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif au risque de transmission du virus SARS-CoV-2 par la dispersion d’aérosols lors d’activités liées aux différents types de tabagisme et aux caractéristiques des lieux (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP/France). , 2021, Haut Conseil de Santé Publique (HCSP / France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : mesures de prévention en terrasse des bars et restaurants (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berger-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Berger-Carbonne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire – Lettre au Sénat (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24758,275 +24636,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entérovirus et autres picornavirus pathogènes pour l’homme (à l’exception du virus de l’hépatite A)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Gretteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Andreoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC - Biologie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces du genre Scedosporium : des pathogènes émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Symoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Symoens</w:t>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Bouchara</w:t>
+                <w:t xml:space="preserve">J. Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId850" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis de mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, section XII, ESKA, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25036,737 +24914,737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la conduite à tenir pour les cas confirmés d’infection à Monkeypox virus (MPXV) à risque de forme grave et pour les personnes contacts à risque d’infection par MPXV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Billaud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif aux risques des produits et pratiques de tatouage et de détatouage (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge du corps d’une personne décédée et infectée par le coronavirus SARS-CoV-2 : actualisation des recommandations. Avis du HCSP 30 novembre 2020</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03126289v1</w:t>
+                <w:t xml:space="preserve">hal-02968701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Cazorla</w:t>
+                <w:t xml:space="preserve">Prise en charge du corps d’une personne décédée et infectée par le coronavirus SARS-CoV-2 : actualisation des recommandations. Avis du HCSP 30 novembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chidiac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2020, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968701v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : mesures barrières et de distanciation physique dans la restauration commerciale et les débits de boissons (hors restauration collective) - Avis HCSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la prise en charge du corps d’un patient cas probable ou confirmé COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25776,1817 +25654,1817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif aux mesures de prévention des infections respiratoires virales (incluant la mise à jour des avis Covid-19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chadapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho Glele</w:t>
+                <w:t xml:space="preserve">Frederique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chadapaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut conseil de la santé publique (HCSP). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aho-Glélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif au recours à des unités mobiles de purification de l'air dans le cadre de la maîtrise de la diffusion du SARS-CoV-2 dans les espaces clos (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aho-Glele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2: Updates on aerosol transmission of the virus (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berger-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+                <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Berger-Carbonne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Nicand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agathe Billette De Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif aux recommandations du HCSP concernant la place de l'ozone, des rayonnements ultraviolets C et des sas de passage en tant que procédés de désinfection dans le contexte de la pandémie Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aho-Glele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut conseil de la santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif au risque de transmission du SARS-CoV-2 par aérosols en milieux de soins (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02732942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la possibilité de réouverture des discothèques dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVIS relatif à l’actualisation des connaissances scientifiques sur la transmission du virus SARS-CoV-2 par aérosols et des recommandations sanitaires (HCSP, Avis et Rapports)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chidiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Minodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId890"/>
+      <w:footerReference w:type="default" r:id="rId888"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27733,51 +27611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barrau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Garcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17040555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le-Guen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.08.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111962" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafaie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102795" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04826231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102941" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel-Novoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Noailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jospin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2401940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Compagnon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47170" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Grupioni Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1364002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Annino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thuiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tripodi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Cesana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927070v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharana Mahomed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Garrett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disebo Potloane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izukanji Sikazwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Capparelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-076843" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091783" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146056v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Trepat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.15.2200746" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-023-00652-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(23)00053-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brengel-Pesce" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ade0550" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28984" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Theilli&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Jany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39439-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969467v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fedy Morgene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelonge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04591-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052569" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigaill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lleres-Vadeboin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00835-21" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871456v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vogrig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Waeckel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Haccourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-022-01354-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Larissa S. P&#243;lvora" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ribeiro Teixeira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho Santana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JPER.21-0345" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Regis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2022.68" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonzalo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bechri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122628" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pitiot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105169" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927084v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanuja Narayansamy Gengiah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quarraisha Abdool Karim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Harkoo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mansoor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Yende Zuma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052880" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ollier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.12.019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927106v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Destras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2122578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Boulamail" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Labetoulle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fassier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvac085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa336" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin-Sherpa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011095" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Daniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djelabi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149296" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872698v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Siret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00588-2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895998v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Plebani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijo Par&#269;ina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguglielmo Zehender" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Terke&#353;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02240-20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Rodriguez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saunier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2021.126818" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Keita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102164" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93828-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176632v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99051-z" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187610v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.01.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244286v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873111v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773083v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04120-y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896000v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104636" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Veyrard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071078" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872784v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelissier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.08.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quarraisha Karim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Zuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O. Verhoeven" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895996v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872996v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Camdessanche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tholance" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872993v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tholance" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.05.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batisse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.06.073" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895994v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Messous" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rajoharison" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2020.1854210" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#233;larier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16728" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618623v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01699-19" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485980v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2019.04.022" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cacheux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.05.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896007v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodi&#233; Diallo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky382" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299171v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487184v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantais" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mory" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.11.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956548v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Simoes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Z&#233;ni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03613-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486921v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Granier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fontaine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.11.033" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374908v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois-Galla" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.181923" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995438v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garraud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sut" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haddad" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tariket" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aloui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.03.002" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD86LN02-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995440v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tardy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1445842" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spiga" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fascia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.11.008" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896008v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.07.025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0713" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900986v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pozzetto" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Roblin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.612" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882310v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouthry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petsaris" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174651" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900997v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i6.2030" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Tariket" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sut" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laradi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2016.1152177" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100285v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.04.039" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTCJHWGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995395v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bost" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubr&#232;ge" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13890" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290969v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Legrand-Guillien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoui-Tran" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901001v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900993v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pouvaret" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.27" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900978v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Depinc&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergnon-Miszczycha" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472716" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955842v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Nasri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Terrasse" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saun&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570162x14666151118115601" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995337v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.146" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901027v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jarlot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courault" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chardon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000412" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203813v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fagan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13373" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGVMS7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995351v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Schattner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-015-0092-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995293v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09537104.2015.1050585" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231431v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducancelle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pivert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2015.06.096" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901030v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03692-14" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995327v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laradi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cognasse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.03.005" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WNB29JD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901061v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ibrahim" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhadra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nasri-Zoghlami" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omar" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12520" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011939v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavarin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097082" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901037v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104009" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901423v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.09.131" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901046v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonneau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.006" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995124v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brunon-Gagneux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucht" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.11.173" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346140v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prigent" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms151222342" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901042v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibrahim" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ouerdani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Aouni" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2014.07.018" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T185Q0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901051v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Riabi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Harrath" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Gaaloul" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bouslama" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1423-0127-21-50" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901455v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.7.4.419" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901066v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornillon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14787210.2014.870887" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901074v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lardeux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072174" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901316v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ros" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fonsale" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.04.009" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJK7NDCB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901077v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Micalessi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boulet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.08.013" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM2MRJDG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955869v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Chinali Komesu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcyone Artioli Machado" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.23776" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2TGTZJ7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995205v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damien" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucht" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit260" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972341v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esber S Saba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueyffier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dichtel-Danjoy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074493" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995176v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2013.02.010" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6BQXDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901326v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00016489.2012.747221" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995248v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Damien" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;antoine Arthaud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Eyraud" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12378" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901334v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-231" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768593v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenoline Borhis" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Badr" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-13-63" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692461v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Texier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garbarg-Chenon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.01.005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH59M6CP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901370v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Phelip" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21907" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645686v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Portran" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328351426e" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995134v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eyraud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2012.09.004" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP0JRZK8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901363v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06657-11" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901345v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.018" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J51H25S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749507v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967054v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riffard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02225-10" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303187v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourlet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Signori-Schmuck" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Icard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saoudin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01688-10" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014377v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchardeau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roque-Afonso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01511-10" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637092v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allegra" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Helbig" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.04955.x" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901400v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2011.202" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697663v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2011.04465.x" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692475v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garbag-Chenon" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.04.002" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5JFX8NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935423v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08292.x" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039056v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venteo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renois" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douche-Aourik" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mosnier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp489" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935447v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gali" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delezay" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Addad" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00456-10" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901430v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Billaud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Omar" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.09.033" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9N4WLJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375402v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Mazeron" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrigue" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq368" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936271v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01425-10" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568345v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Passot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fayard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-009-0867-5" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C80C135419A9B0680F93714BE0558A0E78D73E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531821v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21583" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935412v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328330da65" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901437v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01497-09" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994037v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-9-54" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637093v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01364-08" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935324v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh&#8208;cognasse" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafarge" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2008.06999.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901462v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chollet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belguith" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00180-07" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901464v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barral" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.03.014" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MJSD54D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901459v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henia Saoudin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00093-07" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510678v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Odelin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruel" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Diana" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Blanchon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406609v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00732-06" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955918v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berlier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremel" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzeh" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#233;vy" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei496" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-2VDJ5FRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901489v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lutz" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;sard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221675.83950.4a" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00405909v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saun&#233;" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;ny" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.614-616.2006" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955909v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2006.04.004" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H42K85R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955924v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20478" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLMVS8V0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315046v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lawrence" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901498v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pretis" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lesenechal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piche" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.03.011" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC42VRV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955932v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douche-Aourik" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20179" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXPJS6GV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427606v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzait" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patural" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996587v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danve-Szatanek" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.42.1.242-249.2004" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123398v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427662v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427438v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681204v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyfanie Bourlet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maertens" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sall&#233;" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lornage" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674813v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tardy" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926951v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gresser" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-66-4-701" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926902v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mogensen" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovey" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/150.5.707" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03689672v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Spiga" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220447" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329719v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussa" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noailly" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamadom" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manirakiza" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04855303v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debeuret" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857974v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635819v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635822v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885747v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brignon" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaffet" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revest" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112622v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253234v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gretteau" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andreoletti" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137507v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Symoens" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freney" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grillot" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241738v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Billaud," TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617148v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126289v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126274v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240078v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Glele" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315822v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905058v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083465v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918743v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915719v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barrau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Garcin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le-Guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.08.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111962" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102795" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04826231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goueslard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel-Novoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Noailly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jospin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2401940" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Grupioni Louren&#231;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1364002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Oriol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Compagnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47170" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ploin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Che" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.50.2400074" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Annino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thuiller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tripodi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Cesana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29483" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharana Mahomed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Garrett" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Disebo Potloane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izukanji Sikazwe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Capparelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-076843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091783" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Josset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-023-00652-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Trepat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.15.2200746" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(23)00053-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144641v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barateau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Brengel-Pesce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ade0550" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fedy Morgene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelonge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-023-04591-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Theilli&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Jany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deschamps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39439-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cl&#233;ment" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19052569" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968590v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigaill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lleres-Vadeboin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grattard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00835-21" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vogrig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Waeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Haccourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-022-01354-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872961v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#225;bata Larissa S. P&#243;lvora" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ribeiro Teixeira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho Santana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JPER.21-0345" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lilah Amour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Regis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fontana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2022.68" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pitiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massardier-Pilonch&#233;ry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2022.105169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonzalo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bechri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122628" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanuja Narayansamy Gengiah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quarraisha Abdool Karim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Harkoo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mansoor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Yende Zuma" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052880" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ollier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.12.019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Destras" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2122578" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fassier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvac085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Boulamail" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Labetoulle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa336" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Daniel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djelabi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202149296" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872670v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin-Sherpa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ferry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011095" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779539v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Saadatian-Elahi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1109" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denolly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Siret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00588-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04121463v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Yazdanpanah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Diallo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Paul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mercier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Le Mestre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26601" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842876v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Rodriguez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Saunier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2021.126818" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Keita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102164" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Plebani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijo Par&#269;ina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguglielmo Zehender" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Terke&#353;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02240-20" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411150v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Qu&#233;rom&#232;s" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93828-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99051-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.01.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Djebali" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04120-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Veyrard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071078" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872784v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quarraisha Karim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonhlanhla Zuma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042247" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493922v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelissier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagnaire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2020.08.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492953v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O. Verhoeven" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872996v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Camdessanche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tholance" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.04.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872993v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camdessanch&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tholance" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.05.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895996v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gousseff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Penot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gallay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Batisse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.06.073" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#233;larier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.16728" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Messous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rajoharison" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2020.1854210" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618623v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Terrade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O Verhoeven" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Njanpop-Lafourcade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dosso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01699-19" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485980v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2019.04.022" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tavernier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Cacheux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2019.05.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487184v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mory" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.11.019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896007v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodi&#233; Diallo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky382" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin-Simoes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Z&#233;ni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-019-03613-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486921v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Granier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fontaine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2018.11.033" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02374908v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Velay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois-Galla" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2510.181923" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995440v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tardy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1445842" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995438v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Garraud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haddad" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tariket" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aloui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2018.03.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD86LN02-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179707v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spiga" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fascia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2017.11.008" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.07.025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKRTSFGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770234v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chabert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Damien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06024-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0713" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882310v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bouthry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Henquell" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petsaris" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174651" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900986v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pozzetto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Roblin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.612" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900997v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i6.2030" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995376v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Tariket" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sut" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laradi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17474086.2016.1152177" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955842v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Nasri" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Terrasse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saun&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gagnieu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570162x14666151118115601" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900978v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Depinc&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergnon-Miszczycha" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472716" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901001v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.008" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100285v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jarraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2016.04.039" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTCJHWGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900993v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pouvaret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.27" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290969v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kaplon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fremy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Legrand-Guillien" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minoui-Tran" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2016.05.025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995395v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bost" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubr&#232;ge" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13890" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995337v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garraud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cognasse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb.15.146" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901027v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jarlot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chardon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000412" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203813v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Aloui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Fagan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.13373" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWGVMS7W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995319v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Schattner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12865-015-0092-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995293v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09537104.2015.1050585" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995351v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231431v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducancelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pivert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2015.06.096" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901030v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03692-14" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995327v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laradi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cognasse" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2015.03.005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WNB29JD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011939v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sebban" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chavarin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097082" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901061v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ibrahim" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhadra" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nasri-Zoghlami" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omar" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12520" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901423v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.09.131" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901037v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104009" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346140v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prigent" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms151222342" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901046v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonneau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.006" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995124v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Del&#233;zay" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brunon-Gagneux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucht" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.11.173" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901051v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Riabi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Harrath" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Gaaloul" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bouslama" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1423-0127-21-50" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901042v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibrahim" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ouerdani" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Aouni" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2014.07.018" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T185Q0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901455v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.7.4.419" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901316v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ros" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fonsale" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.04.009" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJK7NDCB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901066v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornillon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14787210.2014.870887" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901074v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lardeux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072174" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901077v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Micalessi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boulet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.08.013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM2MRJDG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955869v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Chinali Komesu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcyone Artioli Machado" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.23776" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2TGTZJ7R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995205v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damien" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucht" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit260" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972341v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esber S Saba" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gueyffier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dichtel-Danjoy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074493" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995176v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tracli.2013.02.010" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6BQXDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901326v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00016489.2012.747221" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995248v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Damien" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;antoine Arthaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ange Eyraud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/trf.12378" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901334v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-231" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768593v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenoline Borhis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Badr" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-13-63" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901370v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Phelip" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21907" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692461v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Parez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Texier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garbarg-Chenon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2012.01.005" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH59M6CP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995134v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Arthaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eyraud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2012.09.004" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP0JRZK8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645686v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Portran" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Palle" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328351426e" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901363v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06657-11" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901345v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.018" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J51H25S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00749507v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967054v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riffard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02225-10" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303187v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourlet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Signori-Schmuck" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roche" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Icard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saoudin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01688-10" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014377v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchardeau" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Roque-Afonso" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trimoulet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01511-10" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637092v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allegra" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Helbig" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.04955.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697663v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafarge" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzeh-Cognasse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cogn&#233;" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2011.04465.x" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901400v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2011.202" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692475v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garbag-Chenon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2011.04.002" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5JFX8NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935423v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2010.08292.x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935447v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Gali" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delezay" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Brouwers" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Addad" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustijns" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00456-10" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039056v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venteo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renois" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douche-Aourik" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mosnier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehp489" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901430v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Billaud" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Omar" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.09.033" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9N4WLJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375402v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hantz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garnier-Geoffroy" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Mazeron" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garrigue" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merville" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkq368" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936271v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01425-10" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568345v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazorla" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Passot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Fayard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-009-0867-5" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C80C135419A9B0680F93714BE0558A0E78D73E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531821v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alric" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ravaux" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21583" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935412v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0b013e328330da65" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901437v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01497-09" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00369194v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Berlier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.01.028" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8276F18-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994037v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-9-54" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935324v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh&#8208;cognasse" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafarge" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2141.2008.06999.x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637093v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01364-08" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901462v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chollet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belguith" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00180-07" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901464v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barral" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.03.014" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MJSD54D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901459v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henia Saoudin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00093-07" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510678v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Odelin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Diana" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Blanchon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00406609v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00732-06" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00405909v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saun&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;ny" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.614-616.2006" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955918v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berlier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzeh" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#233;vy" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dei496" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-2VDJ5FRH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901489v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lutz" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;sard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221675.83950.4a" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955909v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel L&#233;vy" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2006.04.004" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H42K85R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955924v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Hamzeh" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20478" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLMVS8V0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315046v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lawrence" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901498v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pretis" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lesenechal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piche" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.03.011" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC42VRV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955932v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douche-Aourik" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20179" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXPJS6GV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427606v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benzait" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patural" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996587v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danve-Szatanek" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aymard" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouvenot" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agius" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.42.1.242-249.2004" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123398v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427662v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thuret" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427438v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014576v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blachier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.41.2.789-793.2003" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681204v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyfanie Bourlet" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maertens" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sall&#233;" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lornage" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674813v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tardy" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926951v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gresser" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-66-4-701" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926902v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mogensen" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovey" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/150.5.707" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03689672v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Spiga" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Elie Calvier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220447" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329719v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moussa" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichata Keita" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noailly" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamadom" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Manirakiza" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04855303v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debeuret" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857974v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635822v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635819v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885747v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brignon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaffet" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revest" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112622v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03253234v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Berri" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gretteau" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Andreoletti" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03137507v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Symoens" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freney" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grillot" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241738v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Billaud," TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617148v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126289v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125947v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126274v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240078v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Glele" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315822v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905058v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083465v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918743v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915719v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>