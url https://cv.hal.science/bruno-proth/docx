--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -767,1626 +767,500 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05522067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let’s Be Clear: Writing the Everyday Life is Betrayal</w:t>
+                <w:t xml:space="preserve">Manières de terre,Matières urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Overney</w:t>
+                <w:t xml:space="preserve">Salomon Mezepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Menaibuc, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026434v1</w:t>
+                <w:t xml:space="preserve">hal-05525709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parlons clairement : Écrire le quotidien, c’est trahir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boe Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deschamps</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05522321v1</w:t>
+                <w:t xml:space="preserve">hal-01850871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Parcours de l'exilé : du refuge à l'installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03131111v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Puca, 32 p., 2018, Réflexions en partage, 978-2-11-138160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Guillerm</w:t>
+                <w:t xml:space="preserve">Chroniques socio-anthropologiques au temps du sida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...208 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmatthan, pp.150, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...887 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731749v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation doctorale francophone dans le domaine de la ville et du territoire à l’Université d’architecture de Hanoi. Le terrain comme surface d'échange d'expériences franco-vietnamiennes et de renouvellement du projet architectural, urbain et paysager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2421,881 +1295,2122 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre de formation doctorale en co-tutelle internationale « Architecture, Ville, Territoire et Paysage » à l'Université d'architecture de Hanoi (Viet-Nam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thai Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières de terre,Matières urbaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salomon Mezepo</w:t>
+                <w:t xml:space="preserve">Let’s Be Clear: Writing the Everyday Life is Betrayal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05525709v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178-179, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13mrn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01850871v1</w:t>
+                <w:t xml:space="preserve">Parlons clairement : Écrire le quotidien, c’est trahir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178-179, pp.181 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13mrn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de l'exilé : du refuge à l'installation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874462v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chroniques socio-anthropologiques au temps du sida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731108v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chroniques socio-anthropologiques au temps du sida.</w:t>
+                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le noeud architectural, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134-135, pp.13--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les volontaires de la lutte contre le sida : statut sérologique et paradoxes de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern French Identities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.111-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques discrètes entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XXXII (1), pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclinaisons anthropologiques des sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.09-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une norme à l'autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82-83, pp.71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de rencontre et backs-rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier De Busscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 128, pp.24 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arss.1999.3289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de rencontre et back-rooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du désir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panoramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XXII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les proximités dangereuses de la prévention par les pairs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 02, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'itinéraire des désirs : déambulations masculines sur le lieux de drague à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, IX, pp.367-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00971459v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituais de troca e praticas sexuais masculinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lugar Comum. Estudos de midia, cultura e democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 2, pp.147-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches socio-anthropologiques de la sexualité &amp;quot;anonyme&amp;quot; entre hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcriptase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52, pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons de portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174-175, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nœud architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 134-135, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3305,365 +3420,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édifices culturels face à leur(s) histoire(s) : pour des transformations informées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grandvoinnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du patrimoine, Centre des monuments nationaux, pp.26-37, 2022, 978-2-7577-0824-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe anonyme et lieux de rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Redoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Eribon,A. Lerch,F. Haboury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures gays et lesbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.426-427, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Eribon,A. Lerch,F. Haboury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures gays et lesbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.72-73, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3673,51 +3788,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et techniques de la rencontre érotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3733,73 +3848,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Miradas sobre la sexualidad en el arte y la literatura del siglo XX en Francia y Espana.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut sérologique et militantisme : enjeux et paradoxes de l'engagement et du vécu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3815,73 +3930,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Séropositivité, vie sexuelle et risque de transmission du VIH. Paris, Agence Nationale de Recherches sur le sida / UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between management of spaces and the management of the (bi) sexual identities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3897,73 +4012,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Homoexualities. Cape Town (Afrique du Sud), Cape Town University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'itinéraire des désirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3979,65 +4094,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIDS in France. Londres, French Institute in London &amp; Institute of Romance Studies, University of London.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4184,51 +4299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes-Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522321v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier De Busscher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Busscher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Mezepo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4709" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redoutey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes-Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Mezepo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Busscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier De Busscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redoutey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>