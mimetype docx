--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1692,230 +1692,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522333v1</w:t>
+                <w:t xml:space="preserve">hal-05522328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522328v1</w:t>
+                <w:t xml:space="preserve">hal-05522333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
               </w:r>
@@ -3553,238 +3553,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexe anonyme et lieux de rencontre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Redoutey</w:t>
+                <w:t xml:space="preserve">Bisexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Eribon,A. Lerch,F. Haboury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures gays et lesbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.426-427, 2003</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.72-73, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00732177v1</w:t>
+                <w:t xml:space="preserve">halshs-00732174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisexualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexe anonyme et lieux de rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Redoutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Proth</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Eribon,A. Lerch,F. Haboury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures gays et lesbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, pp.72-73, 2003</w:t>
+              <w:t xml:space="preserve">, Larousse, pp.426-427, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732174v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3960,191 +3960,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between management of spaces and the management of the (bi) sexual identities.</w:t>
+                <w:t xml:space="preserve">L'itinéraire des désirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Homoexualities. Cape Town (Afrique du Sud), Cape Town University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque international AIDS in France. Londres, French Institute in London &amp; Institute of Romance Studies, University of London.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00971427v1</w:t>
+                <w:t xml:space="preserve">halshs-00971429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'itinéraire des désirs.</w:t>
+                <w:t xml:space="preserve">Between management of spaces and the management of the (bi) sexual identities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIDS in France. Londres, French Institute in London &amp; Institute of Romance Studies, University of London.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Londres, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Colloque international Homoexualities. Cape Town (Afrique du Sud), Cape Town University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00971429v1</w:t>
+                <w:t xml:space="preserve">halshs-00971427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4299,51 +4299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes-Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Mezepo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Busscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier De Busscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redoutey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes-Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Mezepo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Busscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier De Busscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redoutey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>