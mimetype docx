--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -767,500 +767,77 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05522067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
-[...421 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation doctorale francophone dans le domaine de la ville et du territoire à l’Université d’architecture de Hanoi. Le terrain comme surface d'échange d'expériences franco-vietnamiennes et de renouvellement du projet architectural, urbain et paysager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1295,152 +872,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offre de formation doctorale en co-tutelle internationale « Architecture, Ville, Territoire et Paysage » à l'Université d'architecture de Hanoi (Viet-Nam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Davasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lancret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thai Huyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1450,782 +1027,782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s Be Clear: Writing the Everyday Life is Betrayal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178-179, pp.181-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13mrn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parlons clairement : Écrire le quotidien, c’est trahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 178-179, pp.181 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13mrn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portrait, un tracteur d'évènements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits pour traits ? Faire avec le portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Guillerm</w:t>
+                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2-3), pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.15231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864376v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exilés : premiers moments, bien loin des centres urbains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laé</w:t>
+                <w:t xml:space="preserve">L’espace Oscar Niemeyer du Havre ou les malentendus d’une réhabilitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131111v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le noeud architectural, introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 134-135, pp.13--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les volontaires de la lutte contre le sida : statut sérologique et paradoxes de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2241,73 +1818,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern French Identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20, pp.111-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques discrètes entre hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2323,87 +1900,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, XXXII (1), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclinaisons anthropologiques des sexualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,73 +1995,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.09-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une norme à l'autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2500,191 +2077,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 82-83, pp.71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de rencontre et backs-rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier De Busscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 128, pp.24 - 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arss.1999.3289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de rencontre et back-rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,181 +2276,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du désir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panoramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, XXII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les proximités dangereuses de la prévention par les pairs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2889,73 +2466,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 02, pp.46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'itinéraire des désirs : déambulations masculines sur le lieux de drague à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2971,87 +2548,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, IX, pp.367-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituais de troca e praticas sexuais masculinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,73 +2643,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugar Comum. Estudos de midia, cultura e democracia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 2, pp.147-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches socio-anthropologiques de la sexualité &amp;quot;anonyme&amp;quot; entre hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3148,269 +2725,705 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcriptase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 52, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00731749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manières de terre,Matières urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Mezepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desplats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Menaibuc, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boe Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00731749v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de l'exilé : du refuge à l'installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Puca, 32 p., 2018, Réflexions en partage, 978-2-11-138160-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques socio-anthropologiques au temps du sida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Proth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmatthan, pp.150, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçons de portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 174-175, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04379167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nœud architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 134-135, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.4709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3420,365 +3433,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édifices culturels face à leur(s) histoire(s) : pour des transformations informées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Grandvoinnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture du XXe siècle : patrimoine culturel et matière à projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du patrimoine, Centre des monuments nationaux, pp.26-37, 2022, 978-2-7577-0824-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Eribon,A. Lerch,F. Haboury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures gays et lesbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.72-73, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe anonyme et lieux de rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Redoutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Proth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier de Busscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Eribon,A. Lerch,F. Haboury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des cultures gays et lesbiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, pp.426-427, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3788,51 +3801,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et techniques de la rencontre érotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3848,73 +3861,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Miradas sobre la sexualidad en el arte y la literatura del siglo XX en Francia y Espana.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut sérologique et militantisme : enjeux et paradoxes de l'engagement et du vécu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3930,73 +3943,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Séropositivité, vie sexuelle et risque de transmission du VIH. Paris, Agence Nationale de Recherches sur le sida / UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'itinéraire des désirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4012,73 +4025,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIDS in France. Londres, French Institute in London &amp; Institute of Romance Studies, University of London.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Londres, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between management of spaces and the management of the (bi) sexual identities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rommel Mendès-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4094,65 +4107,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Homoexualities. Cape Town (Afrique du Sud), Cape Town University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00971427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4299,51 +4312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes-Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Mezepo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Busscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522321v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634741v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier De Busscher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3289" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redoutey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommel Mend&#232;s-Leite" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Proth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mendes-Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thai Huyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois La&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mrn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522328v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522333v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.15231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dehais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillerm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731541v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier De Busscher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arss.1999.3289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Busscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Mezepo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desplats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.4709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04467802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Texier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meigneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redoutey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>