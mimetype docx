--- v0 (2026-03-04)
+++ v1 (2026-04-13)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the influence of hydrogen injection strategy on mixing efficiency, flame stabilisation, and N O x formation</w:t>
+                <w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Coquin</w:t>
+                <w:t xml:space="preserve">M.-E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">W. Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">A. Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Taddeo</w:t>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ossman</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138, pp.91-102. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503853v1</w:t>
+                <w:t xml:space="preserve">hal-05060511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and application of low pressure and low temperature facility to study aeronautical flame during pull-away</w:t>
+                <w:t xml:space="preserve">Experimental study on the influence of hydrogen injection strategy on mixing efficiency, flame stabilisation, and N O x formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Clavel</w:t>
+                <w:t xml:space="preserve">Victor Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Vasquez</w:t>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vandel</w:t>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Quevreux</w:t>
+                <w:t xml:space="preserve">Lucio Taddeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Hicham Ossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 96 (3), pp.035106. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0244870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060511v1</w:t>
+                <w:t xml:space="preserve">hal-05503853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of turbulent co-flow effects on liquid fuel atomization including spray evolution from a pressure swirl atomizer</w:t>
               </w:r>
@@ -771,51 +771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 350, pp.128792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -862,51 +862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion and Flame. Determination of spatially averaged consumption speed from spherical expanding flame: A new experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,429 +1245,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint experimental and numerical study of ignition in a spray burner</w:t>
+                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Collin-Bastiani</w:t>
+                <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marrero-Santiago</w:t>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Riber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Renou</w:t>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.5047-5055. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011691v1</w:t>
+                <w:t xml:space="preserve">hal-02129571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous planar measurements of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
+                <w:t xml:space="preserve">A joint experimental and numerical study of ignition in a spray burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Mulla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Collin-Bastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marrero-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.07.026⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5047-5055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327908v1</w:t>
+                <w:t xml:space="preserve">hal-02011691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of aerodynamics and structure of a swirl-stabilized kerosene spray flame with laser diagnostics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous planar measurements of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cabot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 205, pp.109-122. </w:t>
+              <w:t xml:space="preserve">, 2019, 208, pp.451-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129571v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,51 +1757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous imaging of soot volume fraction, PAH, and OH in a turbulent n-heptane spray flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,64 +1848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irfan Mulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,103 +1978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Aeronautical Ignition in a Swirled Confined Jet-Spray Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marrero-Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (2), </w:t>
@@ -2138,64 +2138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2285,64 +2285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), pp.2567 - 2575. </w:t>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,343 +2508,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
+                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Voivenel</w:t>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Danaila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Varea</w:t>
+                <w:t xml:space="preserve">A. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cazalens</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611245v1</w:t>
+                <w:t xml:space="preserve">hal-01369895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORIA Aeronautical Combustion Facilities and Associated Optical Diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the similarity of variable viscosity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grisch</w:t>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boukhalfa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+                <w:t xml:space="preserve">M. Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11, 13 p. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (8), pp.084007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/91/8/084007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369895v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3952,550 +3952,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of droplet temperature in a two-phase heptane/air V-flame</w:t>
+                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Letty</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">B Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.017⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663472v1</w:t>
+                <w:t xml:space="preserve">hal-01663465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+                <w:t xml:space="preserve">Laser-Induced Spark Ignition of Premixed Confined Swirled Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.019⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185 (3), pp.379 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2012.725791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663468v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Spark Ignition of Premixed Confined Swirled Flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. M. Boukhalfa</w:t>
+                <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2012.725791⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.191 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663464v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-viscosity mixing in the very near field of a round jet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Renou</w:t>
+                <w:t xml:space="preserve">Experimental study of droplet temperature in a two-phase heptane/air V-flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Letty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (9), pp.1803 - 1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T155/014006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of laser-induced spark ignition of lean turbulent premixed flames: New insight into ignition transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaglom-like equation in axisymmetric anisotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Krawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4982,51 +4982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5228,64 +5228,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of the velocity field in a confined flow driven by an array of opposed jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5475,51 +5475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Leventiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (9), pp.1145-1163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5557,90 +5557,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of H2 addition on flame stability and pollutant emissions for an atmospheric kerosene/air swirled flame of laboratory scaled gas turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Frenillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (9), pp.3930 - 3944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5699,64 +5699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the effect of H2 enrichment on laminar methane–air flame thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5788,380 +5788,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of biogas combustion using a gas turbine configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical analysis of stratified turbulent V-shaped flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Taupin</w:t>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martins</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153 (1-2), pp.288-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2007.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016375v1</w:t>
+                <w:t xml:space="preserve">hal-00352949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of stratified turbulent V-shaped flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Degardin</w:t>
+                <w:t xml:space="preserve">Experimental study of biogas combustion using a gas turbine configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2-3), pp.395-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00352949v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of biogas combustion using a gas turbine configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (2-3), pp.395-410</w:t>
@@ -6324,51 +6324,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6856,51 +6856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schleuniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7313,77 +7313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7531,286 +7531,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption speed determination from spherically expanding flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Markstein Length in outwardly propagating spherical flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laminar Burning Velocity Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422026v1</w:t>
+                <w:t xml:space="preserve">hal-02421941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markstein Length in outwardly propagating spherical flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumption speed determination from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Laminar Burning Velocity Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421941v1</w:t>
+                <w:t xml:space="preserve">hal-02422026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Helicopter Annular Combustion Chamber Rig in Propulsion Systems Course for Graduate Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Al-Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7861,51 +7861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation de NO en chambre de combustion haute-pression par fluorescence induite par laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,536 +7980,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867617v1</w:t>
+                <w:t xml:space="preserve">hal-02098287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098287v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of aeronautical ignition in a swirled confined jet-spray burner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Godard</w:t>
+                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine technical conference and exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668922v1</w:t>
+                <w:t xml:space="preserve">hal-01668918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Experimental study of aeronautical ignition in a swirled confined jet-spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine Technical Conference and Exposition </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME turbo expo: Turbine technical conference and exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2017-64484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01668918v1</w:t>
+                <w:t xml:space="preserve">hal-01668922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Turbulent Flame Structures of a Spray Jet Flame</w:t>
               </w:r>
@@ -8659,51 +8659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8745,51 +8745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on NO Pollutant Formation in High-Pressure Swirl-Stabilized Premixed Kerosene/air Flames using NO-, OH- and Kerosene-PLIF Laser Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,51 +8797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque INCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
@@ -8864,2007 +8864,1990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of laser ignition probability, kernel propagation and air and fuel droplet properties in a confined swirled jet-spray burner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014985v1</w:t>
+                <w:t xml:space="preserve">hal-01670710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Modica</w:t>
+                <w:t xml:space="preserve">Experimental study of laser ignition probability, kernel propagation and air and fuel droplet properties in a confined swirled jet-spray burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670710v1</w:t>
+                <w:t xml:space="preserve">hal-02014985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrainment quantification in variable viscosity jets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420235v1</w:t>
+                <w:t xml:space="preserve">hal-02419724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a spray swirled flame in gas turbine model combustor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental study of local extinction mechanisms on a spray jet flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marrero Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419724v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of local extinction mechanisms on a spray jet flame</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104956v1</w:t>
+                <w:t xml:space="preserve">hal-02129424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Modica</w:t>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670745v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
+                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediteranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">CAE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129424v1</w:t>
+                <w:t xml:space="preserve">hal-02104928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
+                <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104928v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminita Danaila</w:t>
+                <w:t xml:space="preserve">Simultaneous High-Speed Tomography and Schlieren Measurements of Spherically Expanding Methane/Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Berens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cazalens</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420244v1</w:t>
+                <w:t xml:space="preserve">hal-02420139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous High-Speed Tomography and Schlieren Measurements of Spherically Expanding Methane/Air Flames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Beeckmann</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des effets radiatifs sur la vitesse de combustion laminaire pour une flamme de CH4/{O2+He} fortement diluée au CO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420139v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680293v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of an Ignition Sequence in a Multiple-Injectors Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States. pp.V01AT04A048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des effets radiatifs sur la vitesse de combustion laminaire pour une flamme de CH4/{O2+He} fortement diluée au CO2.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Experimental study of radiation absorption on laminar flame speed of CO2 diluted methane flames at elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">6th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680268v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
+                <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
+              <w:t xml:space="preserve">34th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919091v1</w:t>
+                <w:t xml:space="preserve">hal-01670934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Stabilization by Hot Products Gases Recirculation in a Trapped Vortex Combustor</w:t>
               </w:r>
@@ -10965,765 +10948,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Modica</w:t>
+                <w:t xml:space="preserve">Etude de l'allumage dans un écoulement non prémélangé turbulent par la mesure simultanée des conditions locales et instantanées de vitesse et de fraction de mélange par PIV et par PLIF sur acétone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Mourad Boukhalfa</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Francophone des Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670934v1</w:t>
+                <w:t xml:space="preserve">hal-02015005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'allumage dans un écoulement non prémélangé turbulent par la mesure simultanée des conditions locales et instantanées de vitesse et de fraction de mélange par PIV et par PLIF sur acétone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone des Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015005v1</w:t>
+                <w:t xml:space="preserve">hal-01680306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and experimental study of a Trapped Vortex Combustor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
+              <w:t xml:space="preserve">23rd ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irvine, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015722v1</w:t>
+                <w:t xml:space="preserve">hal-01680313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity determination. Description of a new post processing tool for spherical expanding flames. Application for ethanol air flame</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large Eddy Simulation and experimental study of a Trapped Vortex Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Burguburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Irvine, Californie, United States</w:t>
+              <w:t xml:space="preserve">ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680313v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar burning velocity and Markstein length relative to fresh gases determination applied on ethanol air flames</w:t>
+                <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680306v1</w:t>
+                <w:t xml:space="preserve">hal-01680326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of laminar flame speed for high pressure and high temperature conditions: validation of the facility and development of new tool for post-processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Flame-wall interaction: effect of stretch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Boukhalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2nd Mediterranean Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680326v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-wall interaction: effect of stretch</w:t>
+                <w:t xml:space="preserve">Etude experimentale de l’interaction flamme-paroi par PIV rapide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11739,241 +11739,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mediterranean Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Charm el-Cheikh, Egypt</w:t>
+              <w:t xml:space="preserve">9ème Colloque National de Visualisation et de traitement d’images en mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276339v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude experimentale de l’interaction flamme-paroi par PIV rapide</w:t>
+                <w:t xml:space="preserve">Laminar Flame-Wall interaction Study: Stretch Effect Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12005,51 +11880,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12059,341 +11934,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and local extinction mechanisms of a spray jet flame using high speed diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Marrero Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence Ratio and Flame Structure Measurements in an LP Aero-engine Injection System under Relevant Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Malbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Frindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ECM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12412,73 +12287,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an accurate determination of the laminar burning velocity of highly CO2 diluted mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12533,51 +12408,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, San Francisco, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12587,91 +12462,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12683,51 +12558,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 978-0-7918-4568-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12737,51 +12612,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.8 Effects of H2 Enrichment on Flame Stability and Pollutant Emissions for a Kerosene/Air Swirled Flame with an Aeronautical Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12836,73 +12711,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallery of Combustion and Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2020, 9781316651209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.5.1 Complex Nature of Jet Spray Flame Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12934,218 +12809,218 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Gallery of Combustion and Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2020, 9781316651209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781316651209.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurements and analysis of the thermal structure of turbulent methane/air premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Leventiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterian Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Isvoranu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Damian, R. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eenviro-Yrc 2015 - Bucharest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, pp.329--338, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13186,65 +13061,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Whither Turbulence and Big Data in the 21st Century?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13312,51 +13187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="769933E1"/>
+    <w:nsid w:val="6F0F6DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13543,51 +13418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-renou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6620-985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082299196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaquan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Nishad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dre&#223;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Guo-Biao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hai-Xing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A. Boukhalfa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/3/034704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/5/058901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degardin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.10.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9G2GN7M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706178v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eve Clavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670804v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611208v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterian Danaila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Isvoranu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-renou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6620-985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082299196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaquan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Nishad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dre&#223;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Guo-Biao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hai-Xing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A. Boukhalfa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/3/034704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/5/058901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degardin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.10.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9G2GN7M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706178v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eve Clavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670804v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611208v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterian Danaila" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Isvoranu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>