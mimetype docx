--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1617,252 +1617,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous imaging of soot volume fraction, PAH, and OH in a turbulent n-heptane spray flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irfan Mulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, pp.452-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011677v1</w:t>
+                <w:t xml:space="preserve">hal-02327911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous imaging of soot volume fraction, PAH, and OH in a turbulent n-heptane spray flame</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative measurements of fuel distribution and flame structure in a lean-premixed aero-engine injection system by kerosene/OH-PLIF measurements under high-pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 209, pp.452-466. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5215-5222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327911v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of nitric oxide concentration in a turbulent n-heptane spray flame</w:t>
               </w:r>
@@ -2768,295 +2768,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+                <w:t xml:space="preserve">Formalism for spatially averaged consumption speed considering spherically expanding flame configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Xavier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.235--244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611204v1</w:t>
+                <w:t xml:space="preserve">hal-01611235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalism for spatially averaged consumption speed considering spherically expanding flame configuration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of combustion dynamics in a cavity-based combustor with high-speed laser diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Pradip Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173, pp.235--244. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2135-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611235v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie optique pour l’optimisation de la combustion aéronautique… Quel avenir ?</w:t>
               </w:r>
@@ -3172,90 +3172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of propagation of spherically expanding and counterflow laminar flames using direct measurements and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagannath Jayachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.695--702. </w:t>
@@ -3287,286 +3287,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of burning velocities from spherically expanding H-2/air flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conserved scalar mixing in a confined-opposed-jets flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
+                <w:t xml:space="preserve">J.-F. Krawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Pitsch</w:t>
+                <w:t xml:space="preserve">A. Bouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">B Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Danaila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (12), pp.1139-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1066012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612348v1</w:t>
+                <w:t xml:space="preserve">hal-01429845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved scalar mixing in a confined-opposed-jets flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of burning velocities from spherically expanding H-2/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Krawczynski</w:t>
+                <w:t xml:space="preserve">Joachim Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouha</w:t>
+                <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Renou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Danaila</w:t>
+                <w:t xml:space="preserve">Zheng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35, pp.711--719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.05.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2015.1066012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429845v1</w:t>
+                <w:t xml:space="preserve">hal-01612348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow characterization and dilution effects of N-2 and CO2 on premixed CH4/air flames in a swirl-stabilized combustor</w:t>
               </w:r>
@@ -4580,51 +4580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of laminar burning velocity and Markstein length relative to fresh gases using a new postprocessing procedure: Application to laminar spherical flames for methane, ethanol and isooctane/air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4937,299 +4937,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of the impact of reformer gas and hydrogen enrichment on flame stability and pollutant emissions for a kerosene/air swirled flame with an aeronautical fuel injector</w:t>
+                <w:t xml:space="preserve">Effects of H2 enrichment on flame stability and pollutant emissions for a kerosene/air swirled flame with an aeronautical fuel injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Burguburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim M. Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (11), pp.6925 - 6936. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.2927 - 2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.01.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663462v1</w:t>
+                <w:t xml:space="preserve">hal-01663459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of H2 enrichment on flame stability and pollutant emissions for a kerosene/air swirled flame with an aeronautical fuel injector</w:t>
+                <w:t xml:space="preserve">Comparisons of the impact of reformer gas and hydrogen enrichment on flame stability and pollutant emissions for a kerosene/air swirled flame with an aeronautical fuel injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Burguburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim M. Boukhalfa</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Boukhalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cazalens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (11), pp.6925 - 6936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.01.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663459v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of the velocity field in a confined flow driven by an array of opposed jets</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the effect of droplets on partially prevapourised opposed stretched premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Kuvshinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Hochgreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6453,441 +6453,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main results of the TCS08 workshop on the modeling of the CORIA Rouen Spray Burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Kuvshinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carmona</w:t>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Stock</w:t>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+                <w:t xml:space="preserve">A Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de la Combustion Turbulente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif -sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407111v1</w:t>
+                <w:t xml:space="preserve">hal-04295047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cessou</w:t>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295047v2</w:t>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+                <w:t xml:space="preserve">Main results of the TCS08 workshop on the modeling of the CORIA Rouen Spray Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Ferrando</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">1ère Journée de la Combustion Turbulente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif -sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+                <w:t xml:space="preserve">hal-05407111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6942,64 +6942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of atomisation and dense spray on the CORIA Spray Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7037,90 +7037,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7287,64 +7287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,77 +7412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7537,64 +7537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markstein Length in outwardly propagating spherical flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,51 +7645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption speed determination from spherically expanding flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7779,51 +7779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Oslo, Norway. pp.V006T07A002, </w:t>
@@ -7980,277 +7980,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cabot</w:t>
+                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098287v1</w:t>
+                <w:t xml:space="preserve">hal-01867617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of spatially averaged consumption speed from spherical expanding flame. A new experimental methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+                <w:t xml:space="preserve">Etude de l'influence de la viscosité sur la distribution de taille de gouttes par mesure PDPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Frindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867617v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation with optical diagnostics of a lean-premixed aero-engine injection system under relevant operating conditions</w:t>
               </w:r>
@@ -8870,90 +8870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the consumption speed from spherically expanding flame: a new experimental methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9370,51 +9370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Flow Dynamics on Flame Stabilization in an Acoustically unstable Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9491,103 +9491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodology for the experimental determination of the consumption speed in spherical vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
@@ -9610,273 +9610,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cazalens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+                <w:t xml:space="preserve">hal-02420253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable viscosity jets: Entrainment and mixing process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilien Varea</w:t>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Naples, Italy. pp.240</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420253v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
               </w:r>
@@ -9983,77 +9983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and analytical investigation of a turbulent axisymmetric jet in a viscous host fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,90 +10117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous High-Speed Tomography and Schlieren Measurements of Spherically Expanding Methane/Air Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beeckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinz Pitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10264,51 +10264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10350,51 +10350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accurate determination of unstretched laminar burning velocity from spherically expanding flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10402,51 +10402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lund, Sweden. pp.Lund</w:t>
@@ -10725,51 +10725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on laminar burning velocities and Markstein lengths for Isooctane–Ethanol–Air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12198,51 +12198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Thermoacoustic Oscillations in a Trapped Vortex Combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12323,51 +12323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an accurate determination of the laminar burning velocity of highly CO2 diluted mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12476,51 +12476,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF THE FLAME STRUCTURE IN A TRAPPED VORTEX COMBUSTOR USING LOW AND HIGH-SPEED OH-PLIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12976,64 +12976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Viscosity Jets: Entrainment and Mixing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Varea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13187,51 +13187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F0F6DE5"/>
+    <w:nsid w:val="7077A532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13418,51 +13418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-renou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6620-985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082299196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaquan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Nishad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dre&#223;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Guo-Biao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hai-Xing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A. Boukhalfa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/3/034704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/5/058901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degardin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.10.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9G2GN7M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706178v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eve Clavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670804v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611208v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterian Danaila" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Isvoranu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bruno-renou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6620-985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082299196" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Clavel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vasquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244870" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Taddeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ossman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaquan Sun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Nishad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dre&#223;ler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0190509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy V&#225;squez Salcedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.128792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111720" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero-Santiago" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Collin-Bastiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malbois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.03.041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin-Bastiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero-Santiago" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Mulla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouheraoua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.171" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verdier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037752" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marrero Santiago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669502v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Shum-Kivan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrero Santiago" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01669485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalfa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611245v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voivenel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danaila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazalens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/91/8/084007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Larabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Varea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.08.024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Xavier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2135-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20168433" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagannath Jayachandran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhua Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Krawczynski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Renou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Danaila" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2015.1066012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612348v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Beeckmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Pitsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.05.137" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JHM3GZW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Guo-Biao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hai-Xing" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A. Boukhalfa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/3/034704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/23/5/058901" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esclapez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cordier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.02.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q532M7WC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Talbot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T155/014006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Boukhalfa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.725791" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Boukhalfa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Letty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.03.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6TKNR02-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Mourad Boukhalfa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.02.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8MX25T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim M. Boukhalfa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Krawczynski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B F Renou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNLP12QM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Burguburu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cazalens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.07.019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.01.185" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF7D5JS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01661955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krawczynski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3371820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2010.519708" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lafay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Leventiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663463v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Frenillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukhalfa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.02.059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG09W5G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016363v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lafay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhalfa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Degardin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2007.10.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9G2GN7M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016375v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taupin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618125v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinite" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0894-1777(02)00255-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9Q07VN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407111v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stock" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706178v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eve Clavel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02422026v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015243v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al-Asmi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2018-75610" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Frindt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Gori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668918v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64484" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01668922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017567v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Noh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W P Jones" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Navarro-Martinez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verdier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420016v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verdier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419934v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014985v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104956v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marrero Santiago" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129424v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670745v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420253v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420139v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beeckmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modica" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017534v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680293v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014950v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015005v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015722v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Merlin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Domingo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vervisch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01680326v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276339v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Burnel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01276348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048210v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048252v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129415v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01670804v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612381v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901439v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901462v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316651209.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611208v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterian Danaila" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Isvoranu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>