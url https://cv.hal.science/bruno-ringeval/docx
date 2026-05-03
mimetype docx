--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -2215,498 +2215,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present state of global wetland extent and wetland methane modelling: methodology of a model inter-comparison project (WETCHIMP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of methane emissions from wetlands to the Last Glacial Maximum and an idealized Dansgaard-Oeschger climate event: insights from two models of different complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wania</w:t>
+                <w:t xml:space="preserve">P. O Hopcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R Melton</w:t>
+                <w:t xml:space="preserve">P. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L Hodson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-617-2013⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.149-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-149-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806905v1</w:t>
+                <w:t xml:space="preserve">hal-01806756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of methane emissions from wetlands to the Last Glacial Maximum and an idealized Dansgaard-Oeschger climate event: insights from two models of different complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+                <w:t xml:space="preserve">Three decades of global methane sources and sinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kirschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. O Hopcroft</w:t>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valdes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Marielle Saunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ramstein</w:t>
+                <w:t xml:space="preserve">Josep G. Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (1), pp.149-171. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.813-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-149-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806756v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three decades of global methane sources and sinks</w:t>
+                <w:t xml:space="preserve">Present state of global wetland extent and wetland methane modelling: methodology of a model inter-comparison project (WETCHIMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kirschke</w:t>
+                <w:t xml:space="preserve">R. Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">J. R Melton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Saunois</w:t>
+                <w:t xml:space="preserve">E. L Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep G. Canadell</w:t>
+                <w:t xml:space="preserve">B. Poulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.813-823. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.617-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-617-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651757v1</w:t>
+                <w:t xml:space="preserve">hal-01806905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present state of global wetland extent and wetland methane modelling: conclusions from a model inter-comparison project (WETCHIMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R Melton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,51 +3289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source attribution of the changes in atmospheric methane for 2006–2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Noblet-Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4936,277 +4936,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential yield simulated by Global Gridded Crop Models: what explains their difference</w:t>
+                <w:t xml:space="preserve">Potential yield simulated by Global Gridded Crop Models: what explains their differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ringeval Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pugh</w:t>
+                <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Mueller</w:t>
+                <w:t xml:space="preserve">T.A.M. Pugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.289-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950265v1</w:t>
+                <w:t xml:space="preserve">hal-04837569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential yield simulated by Global Gridded Crop Models: what explains their differences</w:t>
+                <w:t xml:space="preserve">Potential yield simulated by Global Gridded Crop Models: what explains their difference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ringeval Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Müller</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.A.M. Pugh</w:t>
+                <w:t xml:space="preserve">Thomas Pugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.D. Mueller</w:t>
+                <w:t xml:space="preserve">Nathaniel Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of Abstracts, 2nd International Crop Modelling Symposium (iCROPM2020), pp.289-290</w:t>
+              <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837569v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the limitation to world cereal production due to soil phosphorus status</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kvaki&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tamburini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.07.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02751-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01092-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4147-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235586v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5831-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1639-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Robinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18326-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M van Bodegom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spahni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1519-2014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nowak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nesme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004842" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wania" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Melton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L Hodson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-617-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O Hopcroft" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-149-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kirschke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-753-2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991288v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11609-2013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844071v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Piao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-941-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N Sulman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Desai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Schroeder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ricciuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koven" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2137-2011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dlugokencky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-G. Brunke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-3689-2011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koven C." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1103910108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Demay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8646" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Seghouani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Bravin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950265v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringeval Bruno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Mueller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.M. Pugh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Mueller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kvaki&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tamburini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.07.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02751-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01092-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4147-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235586v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5831-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1639-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Robinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18326-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M van Bodegom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spahni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1519-2014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nowak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nesme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004842" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O Hopcroft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-149-2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kirschke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wania" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Melton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L Hodson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-617-2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-753-2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991288v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11609-2013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844071v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Piao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-941-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N Sulman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Desai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Schroeder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ricciuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koven" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2137-2011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dlugokencky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-G. Brunke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-3689-2011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koven C." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1103910108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Demay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8646" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Seghouani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Bravin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringeval Bruno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.M. Pugh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Mueller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Mueller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>