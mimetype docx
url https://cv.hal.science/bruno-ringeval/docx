--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1155,295 +1155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global phosphorus shortage will be aggravated by soil erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon and phosphorus allocation in annual plants: an optimal functioning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Kvakić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Alewell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Panos Panagos</w:t>
+                <w:t xml:space="preserve">George Tzagkarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18326-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140237v1</w:t>
+                <w:t xml:space="preserve">hal-02493531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and phosphorus allocation in annual plants: an optimal functioning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marko Kvakić</w:t>
+                <w:t xml:space="preserve">Global phosphorus shortage will be aggravated by soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Ballabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Tzagkarakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Goll</w:t>
+                <w:t xml:space="preserve">Panos Panagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18326-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493531v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Limitation to World Cereal Production Due To Soil Phosphorus Status</w:t>
               </w:r>
@@ -2215,498 +2215,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of methane emissions from wetlands to the Last Glacial Maximum and an idealized Dansgaard-Oeschger climate event: insights from two models of different complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present state of global wetland extent and wetland methane modelling: methodology of a model inter-comparison project (WETCHIMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R Melton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L Hodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poulter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ringeval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-149-2013⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.617-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-6-617-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806756v1</w:t>
+                <w:t xml:space="preserve">hal-01806905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three decades of global methane sources and sinks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Kirschke</w:t>
+                <w:t xml:space="preserve">Response of methane emissions from wetlands to the Last Glacial Maximum and an idealized Dansgaard-Oeschger climate event: insights from two models of different complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+                <w:t xml:space="preserve">P. O Hopcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep G. Canadell</w:t>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (10), pp.813-823. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.149-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo1955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-149-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651757v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present state of global wetland extent and wetland methane modelling: methodology of a model inter-comparison project (WETCHIMP)</w:t>
+                <w:t xml:space="preserve">Three decades of global methane sources and sinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wania</w:t>
+                <w:t xml:space="preserve">Stefanie Kirschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R Melton</w:t>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. L Hodson</w:t>
+                <w:t xml:space="preserve">Marielle Saunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Poulter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+                <w:t xml:space="preserve">Josep G. Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.617-641. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (10), pp.813-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-6-617-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806905v1</w:t>
+                <w:t xml:space="preserve">hal-02651757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present state of global wetland extent and wetland methane modelling: conclusions from a model inter-comparison project (WETCHIMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R Melton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L Hodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,429 +3149,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; feedback from wetlands and its interaction with the climate-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source attribution of the changes in atmospheric methane for 2006–2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+                <w:t xml:space="preserve">E. Dlugokencky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Koven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t>
+                <w:t xml:space="preserve">E.-G. Brunke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-8-2137-2011⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (8), pp.3689-3700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-11-3689-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806765v1</w:t>
+                <w:t xml:space="preserve">hal-01806769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source attribution of the changes in atmospheric methane for 2006–2008</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Pison</w:t>
+                <w:t xml:space="preserve">Permafrost carbon-climate feedbacks accelerate global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koven C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dlugokencky</w:t>
+                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.-G. Brunke</w:t>
+                <w:t xml:space="preserve">P. Cadule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (8), pp.3689-3700. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (36), pp.14769-14774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-11-3689-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1103910108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806769v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost carbon-climate feedbacks accelerate global warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; feedback from wetlands and its interaction with the climate-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ringeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Koven C.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Friedlingstein</w:t>
+                <w:t xml:space="preserve">C. Koven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cadule</w:t>
+                <w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 108 (36), pp.14769-14774. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (8), pp.2137-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1103910108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-2137-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00647049v1</w:t>
+                <w:t xml:space="preserve">hal-01806765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to quantify the impact of changes in wetland extent on methane emissions on the seasonal and interannual time scales</w:t>
               </w:r>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Noblet-Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kvaki&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tamburini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.07.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02751-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01092-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4147-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235586v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5831-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1639-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Robinson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18326-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493531v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M van Bodegom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spahni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1519-2014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nowak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nesme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004842" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806756v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O Hopcroft" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-149-2013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kirschke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1955" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wania" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Melton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L Hodson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-617-2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-753-2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991288v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11609-2013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844071v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Piao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-941-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N Sulman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Desai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Schroeder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ricciuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koven" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2137-2011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dlugokencky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-G. Brunke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-3689-2011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647049v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koven C." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1103910108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Demay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8646" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Seghouani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Bravin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringeval Bruno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.M. Pugh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Mueller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Mueller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Demay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helfenstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kvaki&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Helfenstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Tamburini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Mulder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.07.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ping Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02751-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028309v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01092-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4147-2023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235586v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvaki&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-5831-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1639-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493531v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Tzagkarakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00149" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Ballabio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Robinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos Panagos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18326-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GB005754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708836v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk van Apeldoorn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Bouwman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M van Bodegom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spahni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Beek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1519-2014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nowak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nesme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004842" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wania" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R Melton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L Hodson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poulter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-617-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O Hopcroft" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valdes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-149-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kirschke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Saunois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep G. Canadell" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1955" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-753-2013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991288v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringeval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-11609-2013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844071v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Piao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-941-2012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin N Sulman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Desai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Schroeder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Ricciuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Barr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JG001862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dlugokencky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-G. Brunke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-3689-2011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647049v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koven C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedlingstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1103910108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koven" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2137-2011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GB003354" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071203v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Demay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kvakic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8646" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907029v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Seghouani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N Bravin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9674" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733592v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Budynek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Kavic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringeval Bruno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A.M. Pugh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Mueller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pugh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Mueller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>